--- v2 (2026-03-14)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>14.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>