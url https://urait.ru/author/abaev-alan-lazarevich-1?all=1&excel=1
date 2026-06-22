--- v3 (2026-05-02)
+++ v4 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>21.09.2015</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ МАРКЕТИНГ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Абаева А. Л., Алексунина В.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>Мы часто слышим слова «глобализация мировой экономики». Но что это означает на практике? Давайте посмотрим на мир вокруг себя на здания, машины, компьютеры, одежду, наконец. Часто сложно сказать, где именно произведен тот или иной товар, те, кто разработал его дизайн, добыл необходимое сырье, произвел детали и компоненты, собрал его, работают во многих государствах. И покупают его люди из разных стран с различными культурами, историей, традициями. Как понять, что нужно таким разным людям? Как разработать новый товар и вывести его на глобальный рынок? Как организовать зарубежное производство? Как доставлять и продавать готовые товары, детали и компоненты зарубежным потребителям? Как сделать свою рекламу понятной и близкой для покупателей в разных странах? На эти и многие другие вопросы можно найти ответ в учебнике «Международный маркетинг», подготовленном коллективом авторов, в состав которого вошли как ученые и преподаватели маркетинга, так и специалисты-практики в области маркетинга и рекламы.</t>
+    <t>Мы часто слышим слова «глобализация мировой экономики». Но что это означает на практике? Давайте посмотрим на мир вокруг себя на здания, машины, компьютеры, одежду, наконец. Часто сложно сказать, где именно произведен тот или иной товар. И покупают его люди из разных стран с различными культурами, историей, традициями. Как понять, что нужно таким разным людям? Как разработать новый товар и вывести его на глобальный рынок? Как организовать зарубежное производство? Как доставлять и продавать готовые товары, детали и компоненты зарубежным потребителям? Как сделать свою рекламу понятной и близкой для покупателей в разных странах? На эти и многие другие вопросы можно найти ответ в учебнике «Международный маркетинг», подготовленном коллективом авторов, в состав которого вошли как ученые и преподаватели маркетинга, так и специалисты-практики в области маркетинга и рекламы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17118-1</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>