--- v4 (2026-06-22)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>