--- v1 (2026-02-24)
+++ v2 (2026-04-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>24.02.2026</t>
+    <t>11.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>