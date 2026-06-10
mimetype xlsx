--- v2 (2026-04-11)
+++ v3 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
-[...1 lines deleted...]
-    <t>11.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,78 +154,75 @@
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
     <t>Практический курс уголовного права написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 18 июля 2017 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данное издание является модулем к дисциплине «Уголовное право», составленным на основе учебника под редакцией А. В. Наумова и А. Г. Кибальника «Уголовное право. В 2 т. Т.2. Особенная часть» (5-е изд., перераб. и доп., Издательство «Юрайт», 2017). Пособие посвящено разным видам преступления против личности: преступлениям против жизни и здоровья; против свободы, чести и достоинства личности; против половой неприкосновенности и половой свободы личности (сексуальным преступлениям); против конституционных прав и свобод человека и гражданина; против семьи и несовершеннолетних.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18588-1</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.01.2024</t>
   </si>
   <si>
     <t>УГОЛОВНАЯ ОТВЕТСТВЕННОСТЬ И НАКАЗАНИЕ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Практический курс написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 15 января 2024 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данное издание является модулем к дисциплине «Уголовное право». В книге подробно рассматриваются понятия уголовной ответственности и наказания, цели и виды наказаний, а также порядок освобождения от уголовной ответственности и отбывания наказания. Структура и содержание учебника соответствуют актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальности и направлениям подготовки «Юриспруденция» по программам академического бакалавриата, аспирантов, преподавателей юридических факультетов вузов, научных сотрудников, а также работников судов и правоохранительных органов.</t>
+    <t>Практический курс написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 18 июля 2017 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данное издание является модулем к дисциплине «Уголовное право». В нем подробно рассматриваются понятия уголовной ответственности и наказания, цели и виды наказаний, а также порядок освобождения от уголовной ответственности и отбывания наказания.</t>
   </si>
   <si>
     <t>978-5-534-18647-5</t>
   </si>
   <si>
     <t>27.12.2023</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Уголовное право, как и любая отрасль права, живет и реализуется не только в тексте закона, но и в его научном (доктринальном) и судебном толковании. Уголовный закон наполняется реальным содержанием только через судебную практику по конкретным делам. Пятое издание практического курса российского уголовного права в значительной мере преодолевает возможный разрыв между текстом уголовного закона, его научным толкованием и судебной практикой. Основные положения уголовного закона раскрываются авторами с помощью принятых Верховным Судом РФ определений и постановлений по конкретным уголовным делам, решений Конституционного Суда РФ и международно-правовых актов России. Именно поэтому предлагаемый курс сыграет положительную роль как в практическом обучении будущих юристов, работников органов внутренних дел, так и в совершенствовании профессиональной подготовки действующих работников этих органов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальности и направлениям подготовки «Юриспруденция» по программам академического бакалавриата, аспирантов, преподавателей юридических факультетов вузов, научных сотрудников, а также работников судов и правоохранительных органов.</t>
+    <t>Уголовное право, как и любая отрасль права, живет и реализуется не только в тексте закона, но и в его научном (доктринальном) и судебном толковании. Уголовный закон наполняется реальным содержанием только через судебную практику по конкретным делам. Пятое издание практического курса российского уголовного права в значительной мере преодолевает возможный разрыв между текстом уголовного закона, его научным толкованием и судебной практикой. Основные положения уголовного закона раскрываются авторами с помощью принятых Верховным Судом РФ определений и постановлений по конкретным уголовным делам, решений Конституционного Суда РФ и международно-правовых актов России. Именно поэтому предлагаемый курс сыграет положительную роль как в практическом обучении будущих юристов, работников органов внутренних дел, так и в совершенствовании профессиональной подготовки действующих работников этих органов.</t>
   </si>
   <si>
     <t>978-5-534-18585-0</t>
   </si>
   <si>
     <t>19.01.2024</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Уголовное право, как и любая отрасль права, живет и реализуется не только в тексте закона, но и в его научном (доктринальном) и судебном толковании. Уголовный закон наполняется реальным содержанием только через судебную практику по конкретным делам. Пятое издание практического курса российского уголовного права в значительной мере преодолевает возможный разрыв между текстом уголовного закона, его научным толкованием и судебной практикой. Основные положения уголовного закона раскрываются авторами с помощью принятых Верховным Судом РФ определений и постановлений по конкретным уголовным делам, решений Конституционного Суда РФ и международно-правовых актов России. Именно поэтому предлагаемый курс сыграет положительную роль как в практическом обучении будущих юристов, работников органов внутренних дел, так и в совершенствовании профессиональной подготовки действующих работников этих органов. Структура и содержание учебника соответствуют актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальностии направлениям подготовки «Юриспруденция» по программам академического бакалавриата, аспирантов, преподавателей юридических факультетов вузов, научныхсотрудников, а также работников судов и правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-18550-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1071,57 +1068,57 @@
       <c r="K8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="9">
         <v>2839.0</v>
       </c>
       <c r="M8" s="9">
         <v>3119.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.803</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>