--- v3 (2026-06-10)
+++ v4 (2026-08-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>10.06.2026</t>
+    <t>10.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>