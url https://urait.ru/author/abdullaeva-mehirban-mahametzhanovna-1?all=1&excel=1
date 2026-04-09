--- v1 (2026-02-10)
+++ v2 (2026-04-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>10.02.2026</t>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>13.03.2023</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ТРУДА, ИНЖЕНЕРНАЯ ПСИХОЛОГИЯ И ЭРГОНОМИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Климова Е.А., Носковой О.Г., Солнцевой Г.Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
     <t>В Разделе I и II курса рассмотрены положения темпорального подхода в изучении деятельности, сознания, опыта профессионала, направления психологического анализа работы, классификации профессий. Раскрываются проблемы психологии трудовой мотивации, психологии профессионализма, прогнозирования успешности организационного поведения, индивидуального стиля деятельности и психологических условий оптимизации групповых форм труда. Большое внимание уделено вопросам исследования, оценки и оптимизации функциональных состояний работников. В Разделе III представлены основные проблемы, концепции, методы инженерной психологии и эргономики. Рассмотрено психологическое понимание ошибки деятельности человека-профессионала, методы анализа, причины ошибок и пути их профилактики. Обсуждаются теоретические подходы, проблемы и методы исследования когнитивных и сенсо-моторных процессов в труде операторов в инженерной психологии. Коллектив авторов — ведущие ученые и преподаватели в области психологии труда, инженерной психологии и эргономики. Дополнительный материал, расположенный на сайте образовательной платформы «Юрайт» (urait.ru), поможет студентам лучше усвоить изучаемую дисциплину. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов факультетов психологии, преподавателей вузов, а также для психологов-практиков и представителей смежных специальностей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15490-0</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">