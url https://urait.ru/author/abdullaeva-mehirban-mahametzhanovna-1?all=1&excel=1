--- v2 (2026-04-09)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>09.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>13.03.2023</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ТРУДА, ИНЖЕНЕРНАЯ ПСИХОЛОГИЯ И ЭРГОНОМИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Климова Е.А., Носковой О.Г., Солнцевой Г.Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
-    <t>В Разделе I и II курса рассмотрены положения темпорального подхода в изучении деятельности, сознания, опыта профессионала, направления психологического анализа работы, классификации профессий. Раскрываются проблемы психологии трудовой мотивации, психологии профессионализма, прогнозирования успешности организационного поведения, индивидуального стиля деятельности и психологических условий оптимизации групповых форм труда. Большое внимание уделено вопросам исследования, оценки и оптимизации функциональных состояний работников. В Разделе III представлены основные проблемы, концепции, методы инженерной психологии и эргономики. Рассмотрено психологическое понимание ошибки деятельности человека-профессионала, методы анализа, причины ошибок и пути их профилактики. Обсуждаются теоретические подходы, проблемы и методы исследования когнитивных и сенсо-моторных процессов в труде операторов в инженерной психологии. Коллектив авторов — ведущие ученые и преподаватели в области психологии труда, инженерной психологии и эргономики. Дополнительный материал, расположенный на сайте образовательной платформы «Юрайт» (urait.ru), поможет студентам лучше усвоить изучаемую дисциплину. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов факультетов психологии, преподавателей вузов, а также для психологов-практиков и представителей смежных специальностей.</t>
+    <t>В Разделе I и II курса рассмотрены положения темпорального подхода в изучении деятельности, сознания, опыта профессионала, направления психологического анализа работы, классификации профессий. Раскрываются проблемы психологии трудовой мотивации, психологии профессионализма, прогнозирования успешности организационного поведения, индивидуального стиля деятельности и психологических условий оптимизации групповых форм труда. Большое внимание уделено вопросам исследования и оптимизации функциональных состояний работников. В Разделе III представлены основные проблемы, концепции, методы инженерной психологии и эргономики. Рассмотрено психологическое понимание ошибки деятельности человека-профессионала, причины ошибок и пути их профилактики. Обсуждаются теоретические подходы, проблемы и методы исследования когнитивных и сенсо-моторных процессов в труде операторов в инженерной психологии. Коллектив авторов — ведущие ученые и преподаватели в области психологии труда и эргономики.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15490-0</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>