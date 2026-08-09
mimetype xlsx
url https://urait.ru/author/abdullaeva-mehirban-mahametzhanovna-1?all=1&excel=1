--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>10.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>