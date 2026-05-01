--- v1 (2026-03-06)
+++ v2 (2026-05-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>06.03.2026</t>
+    <t>01.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>