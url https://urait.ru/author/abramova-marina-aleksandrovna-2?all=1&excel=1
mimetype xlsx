--- v2 (2026-05-01)
+++ v3 (2026-06-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>01.05.2026</t>
+    <t>16.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14503-8</t>
   </si>
   <si>
     <t>65.26я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.06.2021</t>
   </si>
   <si>
     <t>ДЕНЬГИ, КРЕДИТ, БАНКИ. ДЕНЕЖНЫЙ И КРЕДИТНЫЙ РЫНКИ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс является учебно-методическим материалом для изучения дисциплин «Деньги. Кредит. Банки» и «Финансовые рынки». Данный курс позволяет сформировать у студентов представление о современном состоянии теории денег, кредита, банков, денежного и кредитного рынков, проанализировать процессы создания и функционирования современных денежных, кредитных, платежных, банковских систем и их элементов. В конце каждой темы представлен практикум в виде практических (ситуационных заданий), кейсов, тренингов, упражнений, деловых игр. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для подготовки студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям «Экономика» и «Менеджмент» всех профилей, а также для преподавателей в качестве материала для подготовки лекций, заданий для самостоятельной работы студентов и проведения промежуточного и итогового контроля знаний.</t>
+    <t>ставлены кейсы, ситуационные задачи, задачи аналитического характера, тесты и задания для размышления.Курс является учебно-методическим материалом для изучения дисциплин «Деньги. Кредит. Банки» и «Финансовые рынки». Данный курс позволяет сформировать у студентов представление о современном состоянии теории денег, кредита, банков, денежного и кредитного рынков, проанализировать процессы создания и функционирования современных денежных, кредитных, платежных, банковских систем и их элементов. В конце каждой темы представлен практикум в виде практических (ситуационных заданий), кейсов, тренингов, упражнений, деловых игр. Для подготовки студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям «Экономика» и «Менеджмент» всех профилей, а также для преподавателей в качестве материала для подготовки лекций, заданий для самостоятельной работы студентов и проведения промежуточного и итогового контроля знаний.</t>
   </si>
   <si>
     <t>978-5-534-15075-9</t>
   </si>
   <si>
     <t>65.26я723</t>
   </si>
   <si>
     <t>18.12.2020</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЕ И ДЕНЕЖНО-КРЕДИТНЫЕ МЕТОДЫ РЕГУЛИРОВАНИЯ ЭКОНОМИКИ. ТЕОРИЯ И ПРАКТИКА 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Абрамовой М.А., Гончаренко Л.И., Маркиной Е.В.</t>
   </si>
   <si>
     <t>Финансы</t>
   </si>
   <si>
     <t>Данный курс является первым в России по базовой дисциплине профессионального цикла «Финансовые и денежно-кредитные методы регулирования экономики». Курс охватывает все разделы и темы указанной учебной дисциплины, в нем учтены современные теоретические концепции в области финансового и кредитно-денежного регулирования, тенденции в развитии методов регулирования как в России, так и за рубежом, принятые в последнее время нормативные акты, регулирующие деятельность институтов финансовой и денежно-кредитной сферы. Многие темы носят проблемный характер, что дает возможность магистрантам получить навыки научного исследования. Изложение проблемных вопросов сопровождается заданиями для самостоятельной работы, кейсами по темам дисциплины. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлению «Финансы и кредит» (уровень магистратуры), а также для слушателей дополнительного образования.</t>
   </si>
   <si>
     <t>978-5-534-13530-5</t>
   </si>