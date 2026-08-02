--- v3 (2026-06-16)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>16.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>