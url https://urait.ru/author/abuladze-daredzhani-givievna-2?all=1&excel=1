--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>03.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+  <si>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,102 +109,105 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>25.05.2023</t>
-[...2 lines deleted...]
-    <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>11.03.2026</t>
+  </si>
+  <si>
+    <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Абуладзе Д. Г., Выпряжкина И. Б., Маслова В. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Документоведение и делопроизводство</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы документационного обеспечения управления персоналом (кадрового делопроизводства). Раскрываются важнейшие законодательные и нормативные правовые акты, регулирующие сферу трудовых отношений, на основе которых формируются локальные нормативные кадровые документы в организации. Особое внимание в курсе уделено порядку документационного оборота кадровой службы и правилам составления и оформления обязательных и рекомендуемых документов. Для лучшего усвоения материала каждая тема завершается выводами и практическими заданиями. В приложениях к курсу представлены типовые формы основных документов кадрового делопроизводства. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов образовательных организаций высшего образования, обучающихся по экономическим направлениям и специальностям, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, а также для практических работников в области управления персоналом.</t>
+    <t>Курс последовательно раскрывает полный жизненный цикл кадровых документов: от изучения нормативно-правовой базы и классификации документации до правил их составления, оформления и систематизации. Особое внимание уделяется определению состава обязательных кадровых документов, актуальным требованиям к созданию корпоративных стандартов и организации текущего хранения. Практическая значимость курса подкреплена изучением вопросов движения документов, графика документооборота, кадровой статистики и применения разных технологий в работе. Завершающие модули посвящены ключевым аспектам профессиональной деятельности: подготовке дел к архивному хранению, процедуре сдачи в архив и проведению аудита кадровых документов для минимизации рисков при проверках. В ходе обучения студентам предлагаются интерактивные тесты и практические задания, моделирующие реальные производственные ситуации, что позволяет сформировать востребованные компетенции для успешной работы в кадровой службе любой организации.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-16669-9</t>
+    <t>978-5-534-21968-5</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы документационного обеспечения управления персоналом (кадрового делопроизводства). Раскрываются важнейшие законодательные и нормативные правовые акты, регулирующие сферу трудовых отношений, на основе которых формируются локальные нормативные кадровые документы в организации. Особое внимание в курсе уделено порядку документационного оборота кадровой службы и правилам составления и оформления обязательных и рекомендуемых документов. Для лучшего усвоения материала каждая тема завершается выводами и практическими заданиями. В приложениях к курсу представлены типовые формы основных документов кадрового делопроизводства. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, а также для практических работников в области управления персоналом.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16657-6</t>
+    <t>В курсе рассматриваются актуальные вопросы документационного обеспечения управления персоналом (кадрового делопроизводства). Раскрываются важнейшие законодательные и нормативные правовые акты, регулирующие сферу трудовых отношений, на основе которых формируются локальные нормативные кадровые документы в организации. Особое внимание в курсе уделено порядку документационного оборота кадровой службы и правилам составления и оформления обязательных и рекомендуемых документов. Для лучшего усвоения материала темы завершаются выводами и практическими заданиями. В приложениях к курсу представлены типовые формы основных документов кадрового делопроизводства.</t>
+  </si>
+  <si>
+    <t>978-5-534-21969-2</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -567,51 +570,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-personalom-583625" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-personalom-584734" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-personalom-590738" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-personalom-590739" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -792,185 +795,185 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>583625</v>
+        <v>590738</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>374</v>
+        <v>256</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1959.0</v>
+        <v>1419.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2149.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.573</v>
+        <v>0.43</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>584734</v>
+        <v>590739</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>374</v>
+        <v>202</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1959.0</v>
+        <v>1169.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2149.0</v>
+        <v>1289.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.573</v>
+        <v>0.365</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>