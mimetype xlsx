--- v2 (2026-06-15)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>15.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>