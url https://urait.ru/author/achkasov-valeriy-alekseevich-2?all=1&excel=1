--- v1 (2026-02-10)
+++ v2 (2026-04-07)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
-[...1 lines deleted...]
-    <t>10.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+  <si>
+    <t>07.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -277,66 +277,63 @@
   <si>
     <t>978-5-534-19135-6</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>13.02.2025</t>
   </si>
   <si>
     <t>РОССИЯ И МИР: ГЛОБАЛЬНЫЕ ПРОБЛЕМЫ СОВРЕМЕННОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе рассматриваются проблемы современной мировой политики, раскрывается сущность процессов глобализации, дается характеристика глобальных проблем современности и возможных путей их решения, анализируются традиционный и современный подходы к обеспечению международной безопасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, аспирантов, преподавателей, а также всех интересующихся вопросами политики и международных отношений.</t>
   </si>
   <si>
     <t>978-5-534-17583-7</t>
   </si>
   <si>
     <t>10.10.2013</t>
   </si>
   <si>
-    <t>ЭТНОПОЛИТОЛОГИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
+    <t>Этнополитология 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ачкасов В. А.</t>
   </si>
   <si>
     <t>В учебнике рассмотрены основные понятия и теоретические концепты этнополитологии, раскрыты место и роль этнического фактора в политической жизни общества. Автор исследовал теоретические подходы к этничности, этнической и национальной идентичности в различных политологических школах, проблемы наций и национализма, нациестроительства в России и других странах мира, проблемы кризиса национального государства в условиях глобализации и т.д.</t>
   </si>
   <si>
-    <t>978-5-9916-3432-8</t>
+    <t>978-5-534-19342-8</t>
   </si>
   <si>
     <t>66.5я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -696,51 +693,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-politika-i-upravlenie-koncepcii-i-problemy-585155" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-politika-i-upravlenie-urovni-i-tehnologii-586326" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-vtoroy-mirovoy-voyny-585321" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mirovaya-politika-i-mezhdunarodnye-otnosheniya-583013" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politiko-administrativnoe-upravlenie-586575" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-560950" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-561976" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiya-i-mir-globalnye-problemy-sovremennosti-590283" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etnopolitologiya-583016" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-politika-i-upravlenie-koncepcii-i-problemy-585155" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-politika-i-upravlenie-urovni-i-tehnologii-586326" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-vtoroy-mirovoy-voyny-585321" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mirovaya-politika-i-mezhdunarodnye-otnosheniya-583013" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politiko-administrativnoe-upravlenie-586575" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-560950" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-561976" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rossiya-i-mir-globalnye-problemy-sovremennosti-590283" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etnopolitologiya-600386" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1479,115 +1476,115 @@
         <v>59</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.101</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>583016</v>
+        <v>600386</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>559</v>
+        <v>477</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2269.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2499.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>51</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>89</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>91</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.636</v>
+        <v>0.698</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>