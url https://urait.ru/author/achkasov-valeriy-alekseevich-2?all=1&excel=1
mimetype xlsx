--- v2 (2026-04-07)
+++ v3 (2026-05-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>07.04.2026</t>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -232,69 +232,69 @@
   <si>
     <t>ПОЛИТИКО-АДМИНИСТРАТИВНОЕ УПРАВЛЕНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Комаровского В.С., Сморгунова Л.В.</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>В настоящем учебнике рассмотрены основные теоретические подходы, модели и институты политико-административного управления. Приводится сравнительный анализ проблем политико-административного управления в странах Запада и Восточной Европы. Подробно анализируется специфика политико-административного управления в России. Рассматриваются современные технологии и механизмы управления. В конце каждого параграфа приведены контрольные вопросы и задания, которые помогут студенту проверить усвоение материала, а списки рекомендуемой литературы позволят глубже изучить ту или иную тему.</t>
   </si>
   <si>
     <t>978-5-534-10403-5</t>
   </si>
   <si>
     <t>27.04.2024</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Ачкасова В.А., Гуторова В.А.</t>
   </si>
   <si>
-    <t>Курс написан коллективом авторов-преподавателей, создавших в августе 1989 г. на философском факультете Санкт-Петербургского государственного университета первую университетскую кафедру политологии в нашей стране. Именно усилиями ученых кафедры закладывались основы модели политологического образования, принятые сегодня в Российской Федерации. Руководствуясь представлением о политической науке как о важнейшем элементе гражданского образования, авторы последовательно стремились анализировать основные закономерности политики, используя при этом в равной мере научные и методологические разработки как отечественных, так и западных политологов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и аспирантов вузов, обучающихся по гуманитарным специальностям. Может быть использован преподавателями для подготовки учебных курсов, спецкурсов и факультативов по проблемам политической науки. Рассчитан на широкий круг читателей, интересующихся проблемами современной политической науки.</t>
+    <t>Курс написан коллективом авторов-преподавателей, создавших в августе 1989 г. на философском факультете Санкт-Петербургского государственного университета первую университетскую кафедру политологии в нашей стране. Именно усилиями ученых кафедры закладывались основы модели политологического образования, принятые сегодня в Российской Федерации. Руководствуясь представлением о политической науке как о важнейшем элементе гражданского образования, авторы последовательно стремились анализировать основные закономерности политики, используя при этом в равной мере научные и методологические разработки как отечественных, так и западных политологов.</t>
   </si>
   <si>
     <t>978-5-534-19133-2</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс, созданный на основе актуальных научных и методологических разработок отечественных и зарубежных политологов, поможет студентам освоить основные понятия и категории политической науки, структуру и иерархию политической мысли.</t>
+    <t>Учебник, созданный на основе актуальных научных и методологических разработок отечественных и зарубежных политологов, поможет студентам освоить основные понятия и категории политической науки, структуру и иерархию политической мысли. Учебник содержит практикум, включающий учебно-методические материалы для семинарских и практических занятий, структурно-логические схемы и таблицы, контрольные вопросы и задания, кейсы, тесты, тематику докладов, рефератов и сообщений, а также методические рекомендации по организации самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-19135-6</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>13.02.2025</t>
   </si>
   <si>
     <t>РОССИЯ И МИР: ГЛОБАЛЬНЫЕ ПРОБЛЕМЫ СОВРЕМЕННОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе рассматриваются проблемы современной мировой политики, раскрывается сущность процессов глобализации, дается характеристика глобальных проблем современности и возможных путей их решения, анализируются традиционный и современный подходы к обеспечению международной безопасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, аспирантов, преподавателей, а также всех интересующихся вопросами политики и международных отношений.</t>
   </si>
   <si>
     <t>978-5-534-17583-7</t>
   </si>
   <si>
     <t>10.10.2013</t>
   </si>