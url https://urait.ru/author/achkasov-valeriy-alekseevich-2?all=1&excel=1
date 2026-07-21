--- v3 (2026-05-24)
+++ v4 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>24.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>