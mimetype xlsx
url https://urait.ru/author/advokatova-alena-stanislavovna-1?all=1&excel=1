--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>04.03.2026</t>
+    <t>19.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>