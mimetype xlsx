--- v2 (2026-04-19)
+++ v3 (2026-06-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>19.04.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>В курсе раскрыты причины возникновения налогов, их экономическая сущность, функции, принципы и методы налогообложения. Отдельные темы посвящены проблемам организации и управления налоговой системы и налоговой политики государства. Курс дает знание механизма исчисления и уплаты всех налогов и сборов, входящих в российскую налоговую систему, а также специальных налоговых режимов. Материал излагается простым доступным языком, сопровождается необходимыми визуальными средствами (таблицы, рисунки, диаграммы), а также примерами расчета сумм платежей по налогам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей вузов, а также может использоваться в качестве базового курса для подготовки бакалавров в сфере налогообложения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19354-1</t>
   </si>
   <si>
     <t>65.261.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.08.2022</t>
   </si>
   <si>
     <t>НАЛОГООБЛОЖЕНИЕ ФИЗИЧЕСКИХ ЛИЦ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Гончаренко Л.И.</t>
   </si>
   <si>
-    <t>Главная цель настоящего курса — помочь студентам, обучающимся по экономическим направлениям, овладеть знаниями в области налогообложения физических лиц. В нем изложены теоретические основы и прикладные аспекты подоходного и поимущественного налогообложения физических лиц, особенности уплаты ими государственной пошлины, а также системы налогообложения доходов индивидуальных предпринимателей. Рассмотрена организация учета и налогового контроля в системе налогообложения физических лиц. Несомненными достоинствами данного курса являются четкость формулировок и методически выверенное изложение сложного материала. Проверить полученные теоретические знания студенты могут с помощью вопросов и заданий для самоконтроля и размышления, а также практикума, включающего практические задания и кейсы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического профиля, обучающихся по программам академического бакалавриата, а также магистрантов, аспирантов, преподавателей и всех интересующихся вопросами налогообложения физических лиц.</t>
+    <t>Главная цель настоящего курса — помочь студентам, обучающимся по экономическим направлениям, овладеть знаниями в области налогообложения физических лиц. В нем изложены теоретические основы и прикладные аспекты подоходного и поимущественного налогообложения физических лиц, особенности уплаты ими государственной пошлины, а также системы налогообложения доходов индивидуальных предпринимателей. Рассмотрена организация учета и налогового контроля в системе налогообложения физических лиц. Несомненными достоинствами данного курса являются четкость формулировок и методически выверенное изложение сложного материала. Проверить полученные теоретические знания студенты могут с помощью вопросов и заданий для самоконтроля и размышления, а также практикума, включающего практические задания и кейсы.</t>
   </si>
   <si>
     <t>978-5-534-15471-9</t>
   </si>
   <si>
     <t>67.402я73</t>
   </si>
   <si>
     <t>05.11.2023</t>
   </si>
   <si>
     <t>СОВРЕМЕННАЯ НАЛОГОВАЯ ПОЛИТИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Малис Н.И.</t>
   </si>
   <si>
     <t>В курсе рассматриваются основы современной государственной налоговой политики: понятие, задачи, историческая эволюция, современные формы реализации. Дается характеристика проблем и направлений налогового регулирования экономики, излагаются дискуссионные вопросы налоговой политики Российской Федерации, представлены схемы, статистический материал и примеры реализации направлений налоговой политики на современном этапе экономического развития. Курс подготовлен в соответствии с актуальными требованиями федерального государственного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-16581-4</t>
   </si>
 </sst>
 </file>
 