--- v3 (2026-06-19)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>19.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>