--- v1 (2026-02-07)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>07.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>