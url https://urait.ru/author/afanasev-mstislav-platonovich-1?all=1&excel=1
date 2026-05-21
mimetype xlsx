--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>03.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>