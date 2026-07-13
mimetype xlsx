--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,51 +187,51 @@
   <si>
     <t>65.261я723</t>
   </si>
   <si>
     <t>17.02.2011</t>
   </si>
   <si>
     <t>КОНСПЕКТ ЛЕКЦИЙ О НАРОДНОМ И ГОСУДАРСТВЕННОМ ХОЗЯЙСТВЕ В 2 Ч. ЧАСТЬ 1. Монография</t>
   </si>
   <si>
     <t>Витте С. Ю.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Витте Сергей Юльевич (1849 1915), граф (1905), российский государственный деятель, почетный член Петербургской академии наук (1893). В 1892 министр путей сообщения, с 1892 министр финансов, с 1903 председатель комитета министров. В 1905 1906 председатель Совета министров. Инициатор введения винной монополии (1895), проведения денежной реформы (1897), строительства Сибирской железной дороги. Подписал Портсмутский мир (1905). Автор Манифеста 17 октября 1905. Разработал основные положения столыпинской аграрной реформы. Стремился привлечь предпринимателей к сотрудничеству с правительством.</t>
+    <t>Предлагаемый читателю конспект лекций С. Ю. Витте в настоящее время является его самым востребованным трудом. Именно в этой научной работе нашли наиболее полное отражение взгляды выдающегося российского деятеля на экономические и финансовые проблемы. Для всех, кто интересуется экономической теорией и историей экономической мысли в России.</t>
   </si>
   <si>
     <t>978-5-534-01893-6, 978-5-534-01894-3</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>КОНСПЕКТ ЛЕКЦИЙ О НАРОДНОМ И ГОСУДАРСТВЕННОМ ХОЗЯЙСТВЕ В 2 Ч. ЧАСТЬ 2. Монография</t>
   </si>
   <si>
     <t>978-5-534-01895-0, 978-5-534-01894-3</t>
   </si>
   <si>
     <t>11.02.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ ОРГАНИЗАЦИИ И ФУНКЦИОНИРОВАНИЯ БЮДЖЕТНОЙ СИСТЕМЫ РОССИЙСКОЙ ФЕДЕРАЦИИ 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе рассмотрены основы организации и функционирования бюджетной системы. Дается представление о правовых основах бюджетной системы, бюджетном устройстве, принципах формирования бюджета. Рассказано о доходах и расходах, сбалансированности бюджета, а также о внебюджетных фондах. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-9916-3028-3</t>
   </si>