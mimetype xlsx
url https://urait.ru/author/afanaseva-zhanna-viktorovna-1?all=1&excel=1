--- v1 (2026-02-26)
+++ v2 (2026-04-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>26.02.2026</t>
+    <t>18.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>