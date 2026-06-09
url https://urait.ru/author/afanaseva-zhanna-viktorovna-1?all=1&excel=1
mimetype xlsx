--- v2 (2026-04-18)
+++ v3 (2026-06-09)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
-[...1 lines deleted...]
-    <t>18.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,69 +160,66 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21313-3</t>
   </si>
   <si>
     <t>74.2+74.6</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.07.2015</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ И ЛИТЕРАТУРНОМУ ЧТЕНИЮ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Русский язык и культура речи</t>
   </si>
   <si>
-    <t>В курсе в доступной форме изложен курс методики начального обучения русскому языку и литературному чтению. Курс предназначен как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения русскому языку и литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Курс станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
+    <t>В учебнике в доступной форме изложен курс методики начального обучения русскому языку и литературному чтению. Книга предназначена как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения русскому языку и литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Значительное место в книге занимает практикум, вопросы и задания которого призваны помочь студентам в самостоятельном освоении курса. Учебник станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
   </si>
   <si>
     <t>978-5-534-06987-7</t>
   </si>
   <si>
     <t>16.10.2015</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ И ЛИТЕРАТУРНОМУ ЧТЕНИЮ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе в доступной форме изложен курс методики начального обучения русскому языку и литературному чтению. Курс предназначен как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения русскому языку и литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования.</t>
   </si>
   <si>
     <t>978-5-534-00330-7</t>
   </si>
   <si>
     <t>74.2+74.6я723</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ ЧТЕНИЮ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе в доступной форме изложена методика начального обучения литературному чтению. Курс предназначен как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Значительное место в курсе занимает практикум, вопросы и задания которого призваны помочь обучающимся в самостоятельном освоении курса. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21314-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -1010,127 +1007,127 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2399.0</v>
       </c>
       <c r="M7" s="9">
         <v>2639.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.687</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>590191</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>263</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1449.0</v>
       </c>
       <c r="M8" s="9">
         <v>1589.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.438</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>