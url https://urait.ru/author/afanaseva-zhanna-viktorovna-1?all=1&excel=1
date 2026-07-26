--- v3 (2026-06-09)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>10.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>