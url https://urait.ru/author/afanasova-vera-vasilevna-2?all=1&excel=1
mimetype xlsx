--- v0 (2026-02-20)
+++ v1 (2026-04-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>20.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>22.02.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ МЕДИКОВ (B1–B2). ENGLISH FOR MEDICAL STUDENTS 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Глинской Н.П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
-    <t>Английский язык</t>
+    <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
     <t>Основная цель курса — обеспечить студентам получение навыков изучающего и ознакомительного чтения, аудирования, говорения, письма, перевода и реферирования текстов широкой медицинской тематики. Содержание курса позволит расширить словарный запас студентов в таких тематических областях, как хирургия, медицинская генетика, акушерство и гинекология, инфекционные и неинфекционные заболевания, неврология и психиатрия, фармакология. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов ссузов, обучающихся по медицинским направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16162-5</t>
   </si>
   <si>
     <t>81.2Англ-922</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.03.2020</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ МЕДИКОВ. ENGLISH FOR MEDICAL STUDENTS 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>