--- v1 (2026-04-13)
+++ v2 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>13.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>22.02.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ МЕДИКОВ (B1–B2). ENGLISH FOR MEDICAL STUDENTS 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Глинской Н.П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
-    <t>Основная цель курса — обеспечить студентам получение навыков изучающего и ознакомительного чтения, аудирования, говорения, письма, перевода и реферирования текстов широкой медицинской тематики. Содержание курса позволит расширить словарный запас студентов в таких тематических областях, как хирургия, медицинская генетика, акушерство и гинекология, инфекционные и неинфекционные заболевания, неврология и психиатрия, фармакология. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов ссузов, обучающихся по медицинским направлениям и специальностям.</t>
+    <t>Основная цель учебника — обеспечить студентам получение навыков изучающего и ознакомительного чтения, аудирования, говорения, письма, перевода и реферирования текстов широкой медицинской тематики. Содержание учебника позволит расширить словарный запас студентов в таких тематических областях, как хирургия, медицинская генетика, акушерство и гинекология, инфекционные и неинфекционные заболевания, неврология и психиатрия, фармакология. Учебник включает: современные оригинальные тексты научного, учебного и научно-популярного характера; грамматические комментарии и задания; практические упражнения на аудирование, говорение и письмо; лексический минимум; ключи к некоторым типам упражнений. Задания для аудирования расположены в Электронной библитечной системе «Юрайт» (biblio-online.ru). Для студентов ссузов, обучающихся по медицинским направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16162-5</t>
   </si>
   <si>
     <t>81.2Англ-922</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.03.2020</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ МЕДИКОВ. ENGLISH FOR MEDICAL STUDENTS 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Основная цель курса — обеспечить студентам получение навыков изучающего и ознакомительного чтения, говорения, письма, перевода и реферирования текстов широкой медицинской тематики. Содержание курса позволит расширить словарный запас студентов в таких тематических областях, как хирургия, медицинская генетика, акушерство и гинекология, инфекционные и неинфекционные заболевания, неврология и психиатрия, фармакология. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских учебных заведений.</t>
+    <t>Основная цель учебника — обеспечить студентам получение навыков изучающего и ознакомительного чтения, говорения, письма, перевода и реферирования текстов широкой медицинской тематики. Содержание учебника позволит расширить словарный запас студентов в таких тематических областях, как хирургия, медицинская генетика, акушерство и гинекология, инфекционные и неинфекционные заболевания, неврология и психиатрия, фармакология. Учебник включает: современные оригинальные тексты научного, учебного и научно-популярного характера; грамматические комментарии и задания; практические упражнения на говорение и письмо; лексический минимум; ключи к некоторым типам упражнений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-13022-5</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>