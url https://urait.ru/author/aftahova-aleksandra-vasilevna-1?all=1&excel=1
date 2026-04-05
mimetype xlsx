--- v2 (2026-02-08)
+++ v3 (2026-04-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>08.02.2026</t>
+    <t>05.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>