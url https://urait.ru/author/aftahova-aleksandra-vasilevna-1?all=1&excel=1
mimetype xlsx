--- v3 (2026-04-05)
+++ v4 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>05.04.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>