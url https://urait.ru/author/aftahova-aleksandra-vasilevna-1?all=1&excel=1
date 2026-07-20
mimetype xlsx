--- v4 (2026-05-20)
+++ v5 (2026-07-20)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>21.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+  <si>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,108 +133,105 @@
   <si>
     <t>10.07.2023</t>
   </si>
   <si>
     <t>ПЕНСИОННОЕ ОБЕСПЕЧЕНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Афтахова А. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>Курс содержит учебно-методические материалы, необходимые для изучения института пенсионного обеспечения в рамках дисциплин «Право социального обеспечения», «Пенсионное обеспечение», «Пенсионное обеспечение и социальное страхование», «Пенсионные системы» и др. В курс включены: краткое описание тематических блоков, перечни контрольных вопросов, нормативно-правовых актов, а также таблицы и вспомогательные материалы по каждой теме. Кроме того, в курсе содержатся основные понятия и термины института пенсионного обеспечения, дополнительные материалы, основная и дополнительная литература, перечень интернет-источников. Курс подготовлен с учетом последних изменений законодательства, регулирующего вопросы пенсионного обеспечения, по состоянию на 1 февраля 2023 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для преподавателей и студентов высших учебных заведений, обучающихся по программам бакалавриата по юридическим направлениям, а также для всех, кто интересуется вопросами пенсионного обеспечения.</t>
+    <t>Курс содержит учебно-методические материалы, необходимые для изучения института пенсионного обеспечения в рамках дисциплин «Право социального обеспечения», «Пенсионное обеспечение», «Пенсионное обеспечение и социальное страхование», «Пенсионные системы» и др. В курс включены: краткое описание тематических блоков, перечни контрольных вопросов, нормативно-правовых актов, а также таблицы и вспомогательные материалы по каждой теме. Кроме того, в курсе содержатся основные понятия и термины института пенсионного обеспечения, дополнительные материалы, основная и дополнительная литература, перечень интернет-источников. Курс подготовлен с учетом последних изменений законодательства, регулирующего вопросы пенсионного обеспечения, по состоянию на 1 февраля 2023 г. Для преподавателей и студентов высших учебных заведений, обучающихся по программам бакалавриата по юридическим направлениям, а также для всех, кто интересуется вопросами пенсионного обеспечения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16381-0</t>
   </si>
   <si>
     <t>65.272я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ПЕНСИОННОЕ ОБЕСПЕЧЕНИЕ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Пособие содержит учебно-методические материалы, необходимые для изучения института пенсионного обеспечения в рамках дисциплин «Право социального обеспечения», «Пенсионное обеспечение», «Пенсионное обеспечение и социальное страхование», «Пенсионные системы» и др. В пособие включены: краткое описание тематических блоков, перечни контрольных вопросов, нормативно-правовых актов, а также таблицы и вспомогательные материалы по каждой теме. Кроме того, в пособии содержатся основные понятия и термины института пенсионного обеспечения, дополнительные материалы, основная и дополнительная литература, перечень интернет-источников. Пособие подготовлено с учетом последних изменений законодательства, регулирующего вопросы пенсионного обеспечения, по состоянию на 1 февраля 2023 г.</t>
   </si>
   <si>
     <t>978-5-534-16380-3</t>
   </si>
   <si>
     <t>65.272я723</t>
   </si>
   <si>
     <t>26.10.2023</t>
   </si>
   <si>
     <t>ПРАВО СОЦИАЛЬНОГО ОБЕСПЕЧЕНИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Право социального обеспечения</t>
   </si>
   <si>
-    <t>Главная цель настоящего курса — помочь студентам овладеть теоретическими знаниями в области права социального обеспечения и приобрести практические навыки применения нормативных правовых актов, регулирующих вопросы социального обеспечения и социального обслуживания граждан в рамках системы социальной защиты населения, а также навыки анализа судебной практики. Практикум содержит все необходимые материалы для подготовки к практическим (семинарским) занятиям по дисциплине «Право социального обеспечения», включая учебную программу, перечень контрольных вопросов по каждой теме, кейсы. В нем также приведены основные понятия и термины отрасли, дополнительные материалы и таблицы, перечень нормативных правовых актов, основная и дополнительная литература. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по юридическим направлениям и специальностям, аспирантов и преподавателей юридических вузов и факультетов, может быть использован также учащимися средних профессиональных учебных заведений юридического профиля при подготовке к практическим занятиям.</t>
+    <t>Главная цель настоящего курса — помочь студентам овладеть теоретическими знаниями в области права социального обеспечения и приобрести практические навыки применения нормативных правовых актов, регулирующих вопросы социального обеспечения и социального обслуживания граждан в рамках системы социальной защиты населения, а также навыки анализа судебной практики. Практикум содержит все необходимые материалы для подготовки к практическим (семинарским) занятиям по дисциплине «Право социального обеспечения», включая учебную программу, перечень контрольных вопросов по каждой теме, кейсы. В нем также приведены основные понятия и термины отрасли, дополнительные материалы и таблицы, перечень нормативных правовых актов, основная и дополнительная литература.</t>
   </si>
   <si>
     <t>978-5-534-18183-8</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>ПРАВО СОЦИАЛЬНОГО ОБЕСПЕЧЕНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Главная цель настоящего курса — помочь студентам овладеть теоретическими знаниями в области права социального обеспечения и приобрести практические навыки применения нормативных правовых актов, регулирующих вопросы социального обеспечения и социального обслуживания граждан в рамках системы социальной защиты населения, а также навыки анализа судебной практики. Практикум содержит все необходимые материалы для подготовки к практическим (семинарским) занятиям по дисциплине «Право социального обеспечения», включая учебную программу, перечень контрольных вопросов по каждой теме, кейсы. В нем также приведены основные понятия и термины отрасли, дополнительные материалы и таблицы, перечень нормативных правовых актов, основная и дополнительная литература. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для учащихся средних профессиональных учебных заведений юридического профиля при подготовке к практическим занятиям, может быть использован также студентами, обучающимися по юридическим направлениям и специальностям, аспирантами и преподавателями юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>978-5-534-18163-0</t>
   </si>
   <si>
     <t>67.405я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1083,61 +1080,61 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2429.0</v>
       </c>
       <c r="M8" s="9">
         <v>2669.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.694</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">