--- v2 (2026-04-21)
+++ v3 (2026-06-22)
@@ -39,51 +39,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/584111</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Криминалистика : учебник для вузов / под редакцией А. Г. Филиппова. — 3-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2025. — 402 с. — (Высшее образование). — ISBN 978-5-534-01638-3.</w:t>
+        <w:t xml:space="preserve">Криминалистика : учебник для вузов / под редакцией А. Г. Филиппова. — 3-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2025. — 402 с. — (Высшее образование). — ISBN 978-5-534-18745-8.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/580519</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Агафонов, В. В. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>