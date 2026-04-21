--- v2 (2026-02-20)
+++ v3 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>20.02.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>