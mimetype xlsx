--- v3 (2026-04-21)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>21.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,105 +163,105 @@
   <si>
     <t>978-5-534-04899-5</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>21.05.2013</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Филиппова А.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Учебник написан в соответствии с программой учебного курса «Криминалистика». Раскрываются предмет, структура, задачи и методы криминалистики. Даются основы криминалистической техники, организации раскрытия и расследования преступлений, криминалистической тактики и методики рассле дования отдельных видов и групп преступлений с современных научных позиций. Для студентов вузов, обучающихся по специальностям «Юриспруденция», «Правоохранительная деятельность», «Судебная экспертиза», «Юриспруденция (бакалавр)».</t>
   </si>
   <si>
-    <t>978-5-534-01638-3</t>
+    <t>978-5-534-18745-8</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.03.2015</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Агафонов В. В., Филиппов А. Г.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В настоящем издании изложены теоретические основы по курсу «Криминалистика». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
+    <t>Непосредственной сдаче экзамена или зачета по любой учебной дисциплине всегда предшествует достаточно краткий период, когда студент дол жен сосредо то читься, систематизировать свои знания. Цель пособия помочь сту ден там си с те ма ти зи ро вать свои знания и правильно построить ответы на экзаменах. Содержание и структура пособия соответcтвуют требованиям Федерального государственного образовательного стандарта высшего профессионального образования третьего поколения. Издание предназначено для студентов юридических вузов.</t>
   </si>
   <si>
     <t>978-5-9916-7701-1</t>
   </si>
   <si>
     <t>67.52я723</t>
   </si>
   <si>
     <t>07.08.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА. ПОЛНЫЙ КУРС 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Агафонова В.В., Филиппова А.Г.</t>
   </si>
   <si>
     <t>В учебнике раскрываются предмет, задачи, методы и система криминалистики. С современных научных позиций изложены основы криминалистической техники, организации раскрытия и расследования преступлений, а также методики раскрытия и расследования преступлений отдельных видов и групп. Учебник отвечает требованиям подготовки специалистов высокой квалификации.</t>
   </si>
   <si>
     <t>978-5-534-18276-7</t>
   </si>
   <si>
     <t>15.04.2014</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Филиппов А. Г., Агафонов В. В.</t>
   </si>
   <si>
-    <t>Каждая глава практикума соответствует главам учебника «Криминалистика. Полный курс» и содержит практические задачи по основным темам учебной дисциплины, а также включает перечень контрольных вопросов, на которые необходимо дать ответы с целью проверки уровня усвоения материала. В конце каждой главы приведен список литературы, рекомендуемой для изучения и использования при решении практических задач.</t>
+    <t>Каждая глава практикума соответствует главам учебника «Криминалистика. Полный курс» и содержит практические задачи по основным темам учебной дисциплины, а также включает перечень контрольных вопросов, на которые необходимо дать ответы с целью проверки уровня усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-16115-1</t>
   </si>
   <si>
     <t>20.06.2023</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ МЕТОДИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В издании представлена криминалистическая методика как раздел науки криминалистики. В нем раскрываются сущность и содержание криминалистической методики. С современных научных позиций даются общие положения методики расследования отдельных видов и групп преступлений (убийств, изнасилований, присвоения или растраты чужого имущества, разбоев и грабежей, краж, взяточничества, преступлений, связанных с незаконным оборотом наркотиков, дорожно-транспортных происшествий и др.). Курс «Криминалистика» состоит из четырех модулей: «Введение в криминалистику. Организация раскрытия и расследования преступлений», «Криминалистическая техника», «Криминалистическая тактика» и «Криминалистическая методика». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по юридическим направлениям, аспирантов и преподавателей юридических вузов, а также работников правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-16467-1</t>
   </si>
   <si>
     <t>16.04.2015</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ МЕТОДИКА ДЛЯ ДОЗНАВАТЕЛЕЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящее издание поможет глубоко изучить методики расследования большинства преступлений, производство по которым осуществляется в форме дознания. В нем показаны также общие особенности производства дознания, в том числе в сокращенной форме, и криминалистические аспекты предварительной проверки органами дознания сообщения о преступлении. Это фактически единственное издание такого рода. Для лучшего восприятия и понимания сути излагаемых вопросов весь материал подробно структурирован, а избранный авторами стиль изложения поможет разобраться даже в самых сложных вопросах. Поэтому книга будет интересна и полезна не только студентам, обучающимся по юридическим направлениям и специальностям, но и практическим работникам правоохранительных органов, в первую очередь — дознавателям.</t>
   </si>