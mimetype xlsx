--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>