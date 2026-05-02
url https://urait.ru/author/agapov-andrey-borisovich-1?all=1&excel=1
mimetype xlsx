--- v2 (2026-03-16)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>17.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -247,51 +247,51 @@
   <si>
     <t>В учебном пособии подробно рассмотрены все виды публичных регистрационных процедур, лицензионные процедуры, публичные процедуры регистрации юридических фактов, субъектов предпринимательства, физических лиц, нормативно-правовых актов, объектов недвижимости, имущественных сделок, цивилистических договоров. Значительное внимание уделено процедурам управления публичным имуществом. В контексте публичной регламентации рассмотрены публичные процедуры в сфере контрольно-надзорной деятельности, лицензирования, публичной контрактации, распоряжения публичным имуществом, технического регулирования. Публичные процедуры рассматриваются как совокупность соподчиненных, взаимообусловленных действий публичного органа или его должностного лица, формализованных в виде нормативно-правовых и правоприменительных актов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по направлению «Юриспруденция», а также для аспирантов и преподавателей юридических вузов.</t>
   </si>
   <si>
     <t>978-5-534-17488-5</t>
   </si>
   <si>
     <t>05.10.2023</t>
   </si>
   <si>
     <t>СУБЪЕКТЫ АДМИНИСТРАТИВНОГО ПРАВА 13-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе подробно рассмотрен статус публичных и непубличных участников административно-правовых отношений. Значительное внимание уделено эксклюзивных и ординарным полномочиям федеральных министерств и ведомств, статусу их территориальных органов. Подробно рассмотрена деятельность субъектов предпринимательства и некоммерческих организаций, в том числе общественных объединений, в их взаимоотношениях с органами исполнительной власти и иными публичными органами.</t>
   </si>
   <si>
     <t>978-5-534-17489-2</t>
   </si>
   <si>
     <t>10.02.2026</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТЬЮ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены основные институты публичного имущественного управления. Значительное внимание уделено статусу участников публичных имущественных отношений, физических, юридических лиц, органов и организаций. Отдельные главы учебника посвящены особенностям управления государственным, муниципальным, корпоративным имуществом, анализируются особенности осуществления публичных имущественных правомочий владения, пользования и распоряжения объектами недвижимости и движимыми вещами. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших юридических учебных заведений, обучающихся по образовательным программам академического бакалавриата и магистратуры, а также аспирантов и преподавателей. Учебник может быть полезен сотрудникам министерств и ведомств, должностным лицам юрисдикционных органов, а также для целей научных исследований.</t>
+    <t>В курсе рассмотрены основные институты публичного имущественного управления. Значительное внимание уделено статусу участников публичных имущественных отношений, физических, юридических лиц, органов и организаций. Отдельные главы учебника посвящены особенностям управления государственным, муниципальным, корпоративным имуществом, анализируются особенности осуществления публичных имущественных правомочий владения, пользования и распоряжения объектами недвижимости и движимыми вещами.</t>
   </si>
   <si>
     <t>978-5-534-21785-8</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>