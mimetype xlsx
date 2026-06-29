--- v3 (2026-05-02)
+++ v4 (2026-06-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>02.05.2026</t>
+    <t>29.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,141 +133,141 @@
   <si>
     <t>04.09.2023</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНАЯ ОТВЕТСТВЕННОСТЬ 10-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Агапов А. Б.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Административное право</t>
   </si>
   <si>
-    <t>В курсе подробно рассмотрены все институты административной ответственности. Значительное внимание уделено квалификации административных правонарушений, а также особенностям применения мер административного пресечения. Подробно рассмотрены все главы Особенной части КоАП, а также проблемы привлечения к административной ответственности физических лиц, индивидуальных предпринимателей и организаций. Отдельные темы курса посвящены проблемам квалификации вины юридических лиц, а также соотношению цивилистических и публичных форм вины. Подробно рассмотрены все виды административных наказаний, мер административного пресечения, а также особенности их применения к физическим и юридическим лицам. Настоящее издание представляет собой составную часть учебного курса административного права (см.: Агапов, А. Б. Административное право. В 2 томах : учебник для вузов. — 12-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2023). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших юридических учебных заведений, обучающихся по образовательным программам академического бакалавриата и магистратуры, а также аспирантов, преподавателей. Может быть полезен работникам министерств и ведомств, правоохранительных органов, а также предпринимателям.</t>
+    <t>В курсе подробно рассмотрены все институты административной ответственности. Значительное внимание уделено квалификации административных правонарушений, а также особенностям применения мер административного пресечения. Подробно рассмотрены все главы Особенной части КоАП, а также проблемы привлечения к административной ответственности физических лиц, индивидуальных предпринимателей и организаций. Отдельные темы курса посвящены проблемам квалификации вины юридических лиц, а также соотношению цивилистических и публичных форм вины. Подробно рассмотрены все виды административных наказаний, мер административного пресечения, а также особенности их применения к физическим и юридическим лицам. Настоящее издание представляет собой составную часть учебного курса административного права (см.: Агапов, А. Б. Административное право. В 2 томах : учебник для вузов. — 12-е изд., перераб. и доп. — Москва : Издательство Юрайт, 2023).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17833-3</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.12.2018</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНАЯ ЮРИСДИКЦИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебнике рассмотрены основные виды юрисдикционной деятельности, в том числе обусловленные рассмотрением обращений граждан и административными процедурами юрисдикционного производства. Обстоятельно анализируются особенности юрисдикционных процедур рассмотрения дел об административных правонарушениях. Значительное внимание уделено процессуальным аспектам публичных и непубличных правоограничений, в том числе мерам административного принуждения, обусловленным правоохранительными целями, мерам пенитенциарного воздействия, а также корпоративного и процессуального принуждения. Подробно рассмотрен статус субъектов юрисдикционной деятельности, физических лиц, должностных лиц, индивидуальных предпринимателей, физических лиц с особым процессуальным статусом, а также организаций.</t>
   </si>
   <si>
     <t>978-5-534-09297-4</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 13-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В данном учебном курсе подробно рассмотрены все атрибуты административно-правового статуса физических и юридических лиц, органов исполнительной власти, особых публичных органов, публичных коммерческих организаций, а также некоммерческих учреждений и организаций. Значительное внимание уделено публичной регламентации отдельных видов общественных объединений, в том числе и действующих в конфессиональной сфере. Должное внимание уделено особым административным режимам. Поскольку курс включает в себя доктринальное изложение понятийного аппарата учебного курса, он может быть полезен не только в процессе преподавательской деятельности, но и при проведении аналитических исследований и факультативных занятий со студентами бакалавриата и магистратуры, а также аспирантами. Применительно к темам Общей части настоящего курса целесообразно использовать учебное пособие А. С. Вишняковой (под ред. А. Б. Агапова) «Административное право. Практикум» (М.: Издательство Юрайт, 2023).</t>
+    <t>Наряду с традиционными темами учебного курса представлен материал, посвященный публичным процедурам (регистрационным процедурам, лицензированию и др.). Значительное внимание уделено публичному статусу некоммерческих организаций (государственных корпораций, государственных компаний, саморегулируемых организаций, бюджетных и автономных учреждений) и других корпоративных участников административно-правовых отношений. Рассмотрены темы государственного управления в сферах экономики, социальной политики, культуры, административно-политической деятельности.</t>
   </si>
   <si>
     <t>978-5-534-17486-1</t>
   </si>
   <si>
     <t>11.07.2016</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Вишнякова А. С., Агапов А. Б. ; Под ред. Агапова А.Б.</t>
   </si>
   <si>
-    <t>Настоящий практикум — наиболее обстоятельное и подробное учебное пособие в сравнении со всеми иными пособиями такого рода. Он в себя четыре разновидности аналитических заданий: вопросы и задания для дискуссий, аналитические тесты, ситуационные задания и ситуации из судебной практики. Аналитические задания предваряются кратким конспективным изложением понятийного аппарата применительно к исследуемой теме курса административного права. Каждая тема снабжена перечнем научных и учебных изданий, нормативных правовых актов и материалов судебной практики. Аналитические задания включают такие темы, как: «Становление и развитие административно-правовой науки», «Статус публичных юридических лиц», «Особые публичные органы», «Публичные регистрационные процедуры», «Процедуры управления публичным имуществом», а также «Публичная регламентация», включающая в себя «Лицензирование», «Публичная контрактация» и «Техническое регулирование». Многочисленные аналитические задания, адаптивно излагающие базисные темы учебного курса, содействуют выработке аналитических навыков будущего юриста-практика.</t>
+    <t>Настоящий практикум — наиболее обстоятельное и подробное учебное пособие в сравнении со всеми иными пособиями такого рода. Он в себя четыре разновидности аналитических заданий: вопросы и задания для дискуссий, аналитические тесты, ситуационные задания и ситуации из судебной практики. Аналитические задания предваряются кратким конспективным изложением понятийного аппарата применительно к исследуемой теме курса административного права. Каждая тема снабжена перечнем научных и учебных изданий, нормативных правовых актов и материалов судебной практики. Аналитические задания включают такие темы, как: «Становление и развитие административно-правовой науки», «Статус публичных юридических лиц», «Особые публичные органы», «Публичные регистрационные процедуры», «Процедуры управления публичным имуществом», а также «Публичная регламентация», включающая в себя «Лицензирование», «Публичная контрактация» и «Техническое регулирование».</t>
   </si>
   <si>
     <t>978-5-534-01112-8</t>
   </si>
   <si>
     <t>13.11.2023</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО. ПУБЛИЧНЫЕ ПРОЦЕДУРЫ. ОСОБЕННАЯ ЧАСТЬ 13-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Настоящий том включает в себя разделы учебного курса: «Публичные процедуры» и «Особенная часть». В отличие от иных изданий такого рода II раздел издания включает в себя обстоятельное изложение десяти видов регистрационных процедур, процедур управления публичным имуществом, а также тему «Публичная регламентация», основное внимание в которой уделено, прежде всего, публичным процедурам лицензирования, контрактации и технического регулирования. В разделе III «Особенная часть» рассмотрен статус всех министерств Российской Федерации, а также федеральных служб и федеральных агентств. Подробно рассмотрены специфика государственного управления в сферах экономики, промышленности, социальной политики, культуры и административно-политической деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по направлению «Юриспруденция». Применительно к темам раздела II «Публичные процедуры» и раздела III «Особенная часть» настоящего издания целесообразно использовать учебное пособие А. С. Вишняковой (под ред. А. Б. Агапова) «Административное право. Практикум» (М. : Издательство Юрайт, 2016).</t>
+    <t>Настоящий том включает в себя разделы учебного курса: «Публичные процедуры» и «Особенная часть». В отличие от иных изданий такого рода II раздел издания включает в себя обстоятельное изложение десяти видов регистрационных процедур, процедур управления публичным имуществом, а также тему «Публичная регламентация», основное внимание в которой уделено, прежде всего, публичным процедурам лицензирования, контрактации и технического регулирования. В разделе III «Особенная часть» рассмотрен статус всех министерств Российской Федерации, а также федеральных служб и федеральных агентств. Подробно рассмотрены специфика государственного управления в сферах экономики, промышленности, социальной политики, культуры и административно-политической деятельности.</t>
   </si>
   <si>
     <t>978-5-534-17487-8</t>
   </si>
   <si>
     <t>28.02.2022</t>
   </si>
   <si>
     <t>ПУБЛИЧНЫЕ ВЕЩИ. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрены основные институты публичного имущественного управления. Значительное внимание уделено статусу публичных вещей, а также особенностям публичных имущественных отношений, обусловленных иерархической соподчиненностью участников. Отдельные главы курса посвящены особенностям управления государственным, муниципальным, корпоративным имуществом, анализируются особенности осуществления публичных имущественных правомочий владения, пользования и распоряжения объектами недвижимости и движимыми вещами. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших юридических учебных заведений, обучающихся по образовательным программам академического бакалавриата и магистратуры, а также аспирантов и преподавателей. Может быть полезен сотрудникам министерств и ведомств, должностным лицам юрисдикционных органов, а также для целей научных исследований.</t>
   </si>
   <si>
     <t>978-5-534-15402-3</t>
   </si>
   <si>
     <t>67.404.1я73</t>
   </si>
   <si>
     <t>17.11.2023</t>
   </si>
   <si>
     <t>ПУБЛИЧНЫЕ ПРОЦЕДУРЫ 13-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебном пособии подробно рассмотрены все виды публичных регистрационных процедур, лицензионные процедуры, публичные процедуры регистрации юридических фактов, субъектов предпринимательства, физических лиц, нормативно-правовых актов, объектов недвижимости, имущественных сделок, цивилистических договоров. Значительное внимание уделено процедурам управления публичным имуществом. В контексте публичной регламентации рассмотрены публичные процедуры в сфере контрольно-надзорной деятельности, лицензирования, публичной контрактации, распоряжения публичным имуществом, технического регулирования. Публичные процедуры рассматриваются как совокупность соподчиненных, взаимообусловленных действий публичного органа или его должностного лица, формализованных в виде нормативно-правовых и правоприменительных актов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по направлению «Юриспруденция», а также для аспирантов и преподавателей юридических вузов.</t>
+    <t>В учебном пособии подробно рассмотрено содержание и предназначение регистрационных процедур, включающих в себя регистрацию юридических фактов, субъектов предпринимательства, физических лиц, нормативно-правовых актов, объектов недвижимости и имущественных сделок. Значительное внимание уделено методам разрешительной политики, прежде всего, административным процедурам в сферах лицензирования, в том числе властной деятельности лицензирующего органа, лицензионному контролю, мерам публичной и цивилистической ответственности в сфере лицензирования.</t>
   </si>
   <si>
     <t>978-5-534-17488-5</t>
   </si>
   <si>
     <t>05.10.2023</t>
   </si>
   <si>
     <t>СУБЪЕКТЫ АДМИНИСТРАТИВНОГО ПРАВА 13-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе подробно рассмотрен статус публичных и непубличных участников административно-правовых отношений. Значительное внимание уделено эксклюзивных и ординарным полномочиям федеральных министерств и ведомств, статусу их территориальных органов. Подробно рассмотрена деятельность субъектов предпринимательства и некоммерческих организаций, в том числе общественных объединений, в их взаимоотношениях с органами исполнительной власти и иными публичными органами.</t>
   </si>
   <si>
     <t>978-5-534-17489-2</t>
   </si>
   <si>
     <t>10.02.2026</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТЬЮ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрены основные институты публичного имущественного управления. Значительное внимание уделено статусу участников публичных имущественных отношений, физических, юридических лиц, органов и организаций. Отдельные главы учебника посвящены особенностям управления государственным, муниципальным, корпоративным имуществом, анализируются особенности осуществления публичных имущественных правомочий владения, пользования и распоряжения объектами недвижимости и движимыми вещами.</t>
   </si>