--- v4 (2026-06-29)
+++ v5 (2026-08-31)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>29.06.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>