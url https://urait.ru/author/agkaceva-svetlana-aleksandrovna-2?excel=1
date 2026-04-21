--- v1 (2026-03-05)
+++ v2 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>05.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -648,51 +648,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/issledovaniya-v-sestrinskom-dele-588126" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/issledovaniya-v-sestrinskom-dele-588121" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskaya-pomosch-v-dermatologii-i-venerologii-praktikum-588125" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskaya-pomosch-v-dermatologii-i-venerologii-praktikum-588120" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskaya-pomosch-v-dermatologii-i-venerologii-588124" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskaya-pomosch-v-dermatologii-i-venerologii-588114" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-vypolneniya-prostyh-medicinskih-uslug-v-dermatologii-i-venerologii-567073" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-vypolneniya-prostyh-medicinskih-uslug-v-dermatologii-i-venerologii-588122" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/issledovaniya-v-sestrinskom-dele-588126" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/issledovaniya-v-sestrinskom-dele-588121" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskaya-pomosch-v-dermatologii-i-venerologii-praktikum-588125" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskaya-pomosch-v-dermatologii-i-venerologii-praktikum-588120" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskaya-pomosch-v-dermatologii-i-venerologii-588124" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sestrinskaya-pomosch-v-dermatologii-i-venerologii-588114" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-vypolneniya-prostyh-medicinskih-uslug-v-dermatologii-i-venerologii-588127" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologiya-vypolneniya-prostyh-medicinskih-uslug-v-dermatologii-i-venerologii-588122" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1289,81 +1289,81 @@
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.881</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>567073</v>
+        <v>588127</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>519</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>2459.0</v>
+        <v>2629.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2699.0</v>
+        <v>2889.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>73</v>
       </c>