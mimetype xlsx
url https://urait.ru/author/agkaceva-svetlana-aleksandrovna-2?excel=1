--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
-[...1 lines deleted...]
-    <t>22.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,120 +172,114 @@
   <si>
     <t>ИССЛЕДОВАНИЯ В СЕСТРИНСКОМ ДЕЛЕ. Учебник для СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Учебное пособие включает методические рекомендации по организации самостоятельной работы обучающихся медицинских колледжей и училищ по специальности 34.02.01 «Сестринское дело». В пособии даны рекомендации по методике написания рефератов, реферативных и информационных сообщений, составления таблиц, схем, подготовки и проведения публичного выступления, оформления санитарных бюллетеней, памяток-листовок, буклетов, мультимедийных презентаций и выполнения других учебных заданий. Для обучающихся и преподавателей медицинских колледжей и училищ, студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-12900-7</t>
   </si>
   <si>
     <t>51.1пя723</t>
   </si>
   <si>
     <t>06.10.2020</t>
   </si>
   <si>
     <t>СЕСТРИНСКАЯ ПОМОЩЬ В ДЕРМАТОЛОГИИ И ВЕНЕРОЛОГИИ. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Практикум для самостоятельной внеаудиторной и аудиторной работы обучающихся предназначен для освоения учебной дисциплины специальности 34.02.01 «Сестринское дело» базовой подготовки профессионального модуля ПМ. 02 «Участие в лечебно-диагностическом и реабилитационном процессах» МДК 02.01 «Сестринская помощь при нарушениях здоровья (Сестринская помощь при различных заболеваниях и состояниях)» на тему «Сестринский процесс в дерматологии и венерологии». В Практикуме представлен комплект разноуровневых контрольно-оценочных средств для выполнения в рабочей тетради / дневнике. Учебные материалы Практикума включают задания: на составление проблемных вопросов; в тестовой форме; на составление и решение проблемно-ситуационных задач; заполнение информационных таблиц; с инструкцией «узнать рисунок и написать ответ» и др. Практикум содержит графологические структуры, схемы, таблицы и другой материал, помогающий провести контроль знаний и получить новые знания. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям.</t>
+    <t>Практикум для самостоятельной внеаудиторной и аудиторной работы обучающихся предназначен для освоения учебной дисциплины специальности 34.02.01 «Сестринское дело» базовой подготовки профессионального модуля ПМ. 02 «Участие в лечебно-диагностическом и реабилитационном процессах» МДК 02.01 «Сестринская помощь при нарушениях здоровья (Сестринская помощь при различных заболеваниях и состояниях)» на тему «Сестринский процесс в дерматологии и венерологии». В Практикуме представлен комплект разноуровневых контрольно-оценочных средств для выполнения в рабочей тетради / дневнике. Учебные материалы Практикума включают задания: на составление проблемных вопросов; в тестовой форме; на составление и решение проблемно-ситуационных задач; заполнение информационных таблиц; с инструкцией «узнать рисунок и написать ответ» и др. Практикум содержит графологические структуры, схемы, таблицы и другой материал, помогающий провести контроль знаний и получить новые знания.</t>
   </si>
   <si>
     <t>978-5-534-14136-8</t>
   </si>
   <si>
     <t>51.1я73</t>
   </si>
   <si>
     <t>10.09.2020</t>
   </si>
   <si>
     <t>СЕСТРИНСКАЯ ПОМОЩЬ В ДЕРМАТОЛОГИИ И ВЕНЕРОЛОГИИ. ПРАКТИКУМ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
-    <t>Практикум для самостоятельной внеаудиторной и аудиторной работы обучающихся предназначен для освоения учебной дисциплины специальности 34.02.01 «Сестринское дело» базовой подготовки профессионального модуля ПМ. 02 «Участие в лечебно-диагностическом и реабилитационном процессах» МДК 02.01 «Сестринская помощь при нарушениях здоровья (Сестринская помощь при различных заболеваниях и состояниях)» на тему «Сестринский процесс в дерматологии и венерологии». В Практикуме представлен комплект разноуровневых контрольно-оценочных средств для выполнения в рабочей тетради / дневнике. Учебные материалы Практикума включают задания: на составление проблемных вопросов; в тестовой форме; на составление и решение проблемно-ситуационных задач; заполнение информационных таблиц; с инструкцией «узнать рисунок и написать ответ» и др. Практикум содержит графологические структуры, схемы, таблицы и другой материал, помогающий провести контроль знаний и получить новые знания. Соответствует требованиям проектирования современного учебного занятия в среднем профессиональном образовании согласно ФГОС СПО по специальности 34.02.01 «Сестринское дело» (приказ Минобрнауки России от 12 мая 2014 г. № 502). Для обучающихся образовательных учреждений среднего профессионального образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-12903-8</t>
   </si>
   <si>
     <t>51.1я723</t>
   </si>
   <si>
     <t>СЕСТРИНСКАЯ ПОМОЩЬ В ДЕРМАТОЛОГИИ И ВЕНЕРОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Учебное пособие для аудиторной и внеаудиторной самостоятельной работы предназначено для освоения учебной дисциплины профессионального модуля ПМ. 02 раздел 1. Участие в лечебно-диагностическом процессе при оказании сестринской помощи в стационарных и амбулаторно-поликлинических условиях, МДК 02.01 Сестринский уход при различных заболеваниях и состояниях (Сестринская помощь при нарушениях здоровья), темы «Сестринская помощь при кожно-венерических заболеваниях». В учебном пособии представлены информационные материалы для формирования теоретических знаний и подготовки к практическим занятиям. Объем изложенного информационного материала достаточен для того, чтобы обучающиеся могли выполнить любые домашние задания, включая написание рефератов и эссе. Для лучшего понимания патологических изменений кожи и видимых слизистых оболочек в пособие включены цветные фотографии описываемых дерматитов, дерматозов, инфекций, передающихся половым путем, и других заболеваний, что облегчит их запоминание и распознавание. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям.</t>
+    <t>Учебное пособие для аудиторной и внеаудиторной самостоятельной работы предназначено для освоения учебной дисциплины профессионального модуля ПМ. 02 раздел 1. Участие в лечебно-диагностическом процессе при оказании сестринской помощи в стационарных и амбулаторно-поликлинических условиях, МДК 02.01 Сестринский уход при различных заболеваниях и состояниях (Сестринская помощь при нарушениях здоровья), темы «Сестринская помощь при кожно-венерических заболеваниях». В учебном пособии представлены информационные материалы для формирования теоретических знаний и подготовки к практическим занятиям. Объем изложенного информационного материала достаточен для того, чтобы обучающиеся могли выполнить любые домашние задания, включая написание рефератов и эссе.</t>
   </si>
   <si>
     <t>978-5-534-14135-1</t>
   </si>
   <si>
     <t>5я73</t>
   </si>
   <si>
     <t>СЕСТРИНСКАЯ ПОМОЩЬ В ДЕРМАТОЛОГИИ И ВЕНЕРОЛОГИИ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебное пособие для аудиторной и внеаудиторной самостоятельной работы предназначено для освоения учебной дисциплины профессионального модуля ПМ. 02 раздел 1. Участие в лечебно-диагностическом процессе при оказании сестринской помощи в стационарных и амбулаторно-поликлинических условиях, МДК 02.01 Сестринский уход при различных заболеваниях и состояниях (Сестринская помощь при нарушениях здоровья), темы «Сестринская помощь при кожно-венерических заболеваниях». В учебном пособии представлены информационные материалы для формирования теоретических знаний и подготовки к практическим занятиям. Объем изложенного информационного материала достаточен для того, чтобы обучающиеся могли выполнить любые домашние задания, включая написание рефератов и эссе. Для лучшего понимания патологических изменений кожи и видимых слизистых оболочек в пособие включены цветные фотографии описываемых дерматитов, дерматозов, инфекций, передающихся половым путем, и других заболеваний, что облегчит их запоминание и распознавание. Соответствует требованиям проектирования современного учебного занятия в среднем профессиональном образовании согласно ФГОС СПО по специальности 34.02.01 Сестринское дело (приказ Минобрнауки России от 12 мая 2014 г. № 502). Для обучающихся образовательных учреждений среднего профессионального образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-12901-4</t>
   </si>
   <si>
     <t>5я723</t>
   </si>
   <si>
     <t>05.10.2020</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ВЫПОЛНЕНИЯ ПРОСТЫХ МЕДИЦИНСКИХ УСЛУГ В ДЕРМАТОЛОГИИ И ВЕНЕРОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс для аудиторной и внеаудиторной самостоятельной работы предназначен для освоения учебной дисциплины профессионального модуля ПМ. 02 «Раздел 1. Участие в лечебно-диагностическом процессе при оказании сестринской помощи в стационарных и амбулаторно-поликлинических условиях», МДК 02.01 «Сестринский уход при различных заболеваниях и состояниях (Сестринская помощь при нарушениях здоровья)», темы «Сестринский процесс при кожно-венерических заболеваниях». В курсе представлены алгоритмы специальных манипуляций с пошаговыми действиями при заболеваниях кожи и обычных действий медицинского персонала. Использованы различные формы изложения материала, но упор сделан на визуальной подаче материала как самой наглядной. Для изучения в визуальном изображении предложены алгоритмы взятия крови из периферической вены с помощью закрытых вакуумных систем, шприцем, другие действия и манипуляции. Они сопровождаются текстовыми объяснениями. Знания, полученные при изучении представленного материала, помогут овладеть практическими навыками специальности «Сестринское дело», их необходимо будет демонстрировать на практических занятиях, использовать в будущей профессиональной деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям.</t>
+    <t>Курс для аудиторной и внеаудиторной самостоятельной работы предназначен для освоения учебной дисциплины профессионального модуля ПМ. 02 «Раздел 1. Участие в лечебно-диагностическом процессе при оказании сестринской помощи в стационарных и амбулаторно-поликлинических условиях», МДК 02.01 «Сестринский уход при различных заболеваниях и состояниях (Сестринская помощь при нарушениях здоровья)», темы «Сестринский процесс при кожно-венерических заболеваниях». В курсе представлены алгоритмы специальных манипуляций с пошаговыми действиями при заболеваниях кожи и обычных действий медицинского персонала. Использованы различные формы изложения материала, но упор сделан на визуальной подаче материала как самой наглядной. Для изучения в визуальном изображении предложены алгоритмы взятия крови из периферической вены с помощью закрытых вакуумных систем, шприцем, другие действия и манипуляции. Они сопровождаются текстовыми объяснениями.</t>
   </si>
   <si>
     <t>978-5-534-14137-5</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ВЫПОЛНЕНИЯ ПРОСТЫХ МЕДИЦИНСКИХ УСЛУГ В ДЕРМАТОЛОГИИ И ВЕНЕРОЛОГИИ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Курс для аудиторной и внеаудиторной самостоятельной работы предназначен для освоения учебной дисциплины профессионального модуля ПМ. 02 «Раздел 1. Участие в лечебно-диагностическом процессе при оказании сестринской помощи в стационарных и амбулаторно-поликлинических условиях», МДК 02.01 «Сестринский уход при различных заболеваниях и состояниях (Сестринская помощь при нарушениях здоровья)», темы «Сестринский процесс при кожно-венерических заболеваниях». В курсе представлены алгоритмы специальных манипуляций с пошаговыми действиями при заболеваниях кожи и обычных действий медицинского персонала. Использованы различные формы изложения материала, но упор сделан на визуальной подаче материала как самой наглядной. Для изучения в визуальном изображении предложены алгоритмы взятия крови из периферической вены с помощью закрытых вакуумных систем, шприцем, другие действия и манипуляции. Они сопровождаются текстовыми объяснениями. Знания, полученные при изучении представленного материала, помогут овладеть практическими навыками специальности «Сестринское дело», их необходимо будет демонстрировать на практических занятиях, использовать в будущей профессиональной деятельности. Издание соответствует требованиям проектирования современного учебного занятия в среднем профессиональном образовании согласно ФГОС СПО по специальности 34.02.01 «Сестринское дело» (приказ Минобрнауки России от 12.05.2014 № 502). Для обучающихся образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе представлены алгоритмы специальных манипуляций с пошаговыми действиями при заболеваниях кожи и обычных действий медицинского персонала. Использованы различные формы изложения материала, но упор сделан на визуальной подаче материала как самой наглядной. Для изучения в визуальном изображении предложены алгоритмы взятия крови из периферической вены с помощью закрытых вакуумных систем, шприцем, другие действия и манипуляции. Они сопровождаются текстовыми объяснениями. Знания, полученные при изучении представленного материала, помогут овладеть практическими навыками специальности «Сестринское дело», их необходимо будет демонстрировать на практических занятиях, использовать в будущей профессиональной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-12902-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1127,341 +1121,341 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1829.0</v>
       </c>
       <c r="M8" s="9">
         <v>2009.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.537</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>588124</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>718</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="L9" s="9">
         <v>3129.0</v>
       </c>
       <c r="M9" s="9">
         <v>3439.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.881</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588114</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>718</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="L10" s="9">
         <v>3129.0</v>
       </c>
       <c r="M10" s="9">
         <v>3439.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.881</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588127</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>519</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2629.0</v>
       </c>
       <c r="M11" s="9">
         <v>2889.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.749</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588122</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>519</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2629.0</v>
       </c>
       <c r="M12" s="9">
         <v>2889.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.749</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>