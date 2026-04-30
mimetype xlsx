--- v1 (2026-03-14)
+++ v2 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>14.03.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>