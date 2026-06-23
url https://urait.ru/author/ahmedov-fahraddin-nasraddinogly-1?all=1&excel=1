--- v2 (2026-04-30)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>30.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,66 +175,66 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Материал курса раскрывает устройство финансов и финансовых отношений на основе законодательства Российской Федерации. В курсе освещается современный подход российской и зарубежной практики к организации финансов, бюджетной системы, бюджетного федерализма, финансов организаций (предприятий), финансового контроля и финансового менеджмента, налогообложения и страхования, рынка ценных бумаг, инвестиций и глобальных финансов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-16816-7</t>
   </si>
   <si>
     <t>65.26я723</t>
   </si>
   <si>
     <t>02.05.2023</t>
   </si>
   <si>
     <t>ФИНАНСЫ, ДЕНЕЖНОЕ ОБРАЩЕНИЕ И КРЕДИТ 5-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Деньги. Кредит. Банки</t>
   </si>
   <si>
-    <t>Курс «Финансы, денежное обращение и кредит» содержит системно изложенный материал, дающий целостное представление об устройстве финансов, о деньгах и денежном обращении, кредите и банках. Подробно освещены основы денежно-кредитных отношений, организационно-правовые аспекты построения бюджетной системы Российской Федерации, порядок формирования денежно-кредитной политики, финансы организаций (предприятий), правила управления финансами, налоговая система и страхование, рынок ценных бумаг, стратегия и тактика поведения на рынке ценных бумаг эмитентов и инвесторов, выполняющих операции с целью привлечения инвестиций. Приведен зарубежный опыт развития финансов, денег, кредита и банков. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначено для бакалавров, обучающихся по экономическим направлениям; может быть использовано в программах подготовки магистрантов, переподготовки и повышения квалификации, а также будет полезным аспирантам, преподавателям и практикам.</t>
+    <t>Курс «Финансы, денежное обращение и кредит» содержит системно изложенный материал, дающий целостное представление об устройстве финансов, о деньгах и денежном обращении, кредите и банках. Подробно освещены основы денежно-кредитных отношений, организационно-правовые аспекты построения бюджетной системы Российской Федерации, порядок формирования денежно-кредитной политики, финансы организаций (предприятий), правила управления финансами, налоговая система и страхование, рынок ценных бумаг, стратегия и тактика поведения на рынке ценных бумаг эмитентов и инвесторов, выполняющих операции с целью привлечения инвестиций. Приведен зарубежный опыт развития финансов, денег, кредита и банков. Курс предназначен для бакалавров, обучающихся по экономическим направлениям; может быть использовано в программах подготовки магистрантов, переподготовки и повышения квалификации, а также будет полезным аспирантам, преподавателям и практикам.</t>
   </si>
   <si>
     <t>978-5-534-09162-5</t>
   </si>
   <si>
     <t>65.29я73</t>
   </si>
   <si>
     <t>ФИНАНСЫ, ДЕНЕЖНОЕ ОБРАЩЕНИЕ И КРЕДИТ 5-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>, Дыдыкин А. В. [и др.] ; Под ред. Чалдаевой Л. А.</t>
   </si>
   <si>
-    <t>Издание «Финансы, денежное обращение и кредит» содержит системно изложенный учебный материал, дающий целостное представление об устройстве финансов, о деньгах и денежном обращении, кредите и банках. В учебнике подробно освещены основы денежно-кредитных отношений, организационно-правовые аспекты построения бюджетной системы Российской Федерации, порядок формирования денежно-кредитной политики, финансы организаций (предприятий), правила управления финансами, налоговая система и страхование, рынок ценных бумаг, стратегия и тактика поведения на рынке ценных бумаг эмитентов и инвесторов, выполняющих операции с целью привлечения инвестиций. Приведен зарубежный опыт развития финансов, денег, кредита и банков. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Издание предназначено для студентов, обучающихся по экономическим направлениям; может быть использовано в переподготовке и повышении квалификации, а также будет полезным аспирантам, преподавателям и практикам.</t>
+    <t>Издание «Финансы, денежное обращение и кредит» содержит системно изложенный учебный материал, дающий целостное представление об устройстве финансов, о деньгах и денежном обращении, кредите и банках. В учебнике подробно освещены основы денежно-кредитных отношений, организационно-правовые аспекты построения бюджетной системы Российской Федерации, порядок формирования денежно-кредитной политики, финансы организаций (предприятий), правила управления финансами, налоговая система и страхование, рынок ценных бумаг, стратегия и тактика поведения на рынке ценных бумаг эмитентов и инвесторов, выполняющих операции с целью привлечения инвестиций. Приведен зарубежный опыт развития финансов, денег, кредита и банков. Издание предназначено для студентов, обучающихся по экономическим направлениям; может быть использовано в переподготовке и повышении квалификации, а также будет полезным аспирантам, преподавателям и практикам.</t>
   </si>
   <si>
     <t>978-5-534-09529-6</t>
   </si>
   <si>
     <t>65.29я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>