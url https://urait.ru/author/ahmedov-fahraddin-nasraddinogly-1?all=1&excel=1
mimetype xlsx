--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>