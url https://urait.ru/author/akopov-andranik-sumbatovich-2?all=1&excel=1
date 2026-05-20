--- v2 (2026-03-19)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>19.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>