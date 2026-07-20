--- v3 (2026-05-20)
+++ v4 (2026-07-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>21.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>12.03.2024</t>
   </si>
   <si>
     <t>ИМИТАЦИОННОЕ МОДЕЛИРОВАНИЕ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Акопов А. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Фундаментальные и теоретические основы информатики</t>
   </si>
   <si>
-    <t>В настоящее время подготовка управленческих решений требует принятия во внимание большого числа различных факторов. Лицам, принимающим решения, необходимо анализировать сотни различных сценариев, что обуславливает необходимость разработки имитационных моделей различного типа, интеграции этих моделей с базами и хранилищами данных, создания оптимизационных модулей для имитационных моделей. В курсе подробно описаны методы имитационного моделирования, в том числе методы системной динамики, агентного моделирования и др.; представлены основные функциональные возможности современных систем имитационного моделирования Powersim, AnyLogic, GPSS World и FLAME GPU; изучены технологии их интеграции с внешними системами и источниками данных; рассмотрены конкретные примеры имитационных моделей, разработанных для сложных организационных структур (нефтяных компаний, финансовых корпораций и др.). Курс соответствует актуальным требованиям федерального госу дарственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, бакалавров, магистров, аспирантов, преподавателей, специализирующихся в области имитационного моделирования и проектирования интеллектуальных систем управления.</t>
+    <t>В настоящее время подготовка управленческих решений требует принятия во внимание большого числа различных факторов. Лицам, принимающим решения, необходимо анализировать сотни различных сценариев, что обуславливает необходимость разработки имитационных моделей различного типа, интеграции этих моделей с базами и хранилищами данных, создания оптимизационных модулей для имитационных моделей. В курсе подробно описаны методы имитационного моделирования, в том числе методы системной динамики, агентного моделирования и др.; представлены основные функциональные возможности современных систем имитационного моделирования Powersim, AnyLogic, GPSS World и FLAME GPU; изучены технологии их интеграции с внешними системами и источниками данных; рассмотрены конкретные примеры имитационных моделей, разработанных для сложных организационных структур (нефтяных компаний, финансовых корпораций и др.).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18379-5</t>
   </si>
   <si>
     <t>65.23я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.03.2024</t>
   </si>
   <si>
     <t>КОМПЬЮТЕРНОЕ МОДЕЛИРОВАНИЕ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>