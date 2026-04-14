--- v0 (2026-02-20)
+++ v1 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>20.02.2026</t>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>