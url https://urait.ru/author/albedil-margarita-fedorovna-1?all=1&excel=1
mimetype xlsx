--- v1 (2026-04-14)
+++ v2 (2026-06-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>14.04.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>17.08.2018</t>
   </si>
   <si>
     <t>РЕЛИГИОВЕДЕНИЕ. БУДДИЗМ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Альбедиль М. Ф.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Религиоведение</t>
   </si>
   <si>
-    <t>Буддизм — древнейшая мировая религия, названная по имени ее основателя Будды Шакьямуни. Мировой эта религия называется потому, что она не привязана к какому-то одному народу и легко преодолевает национальные и государственные границы. Ее может исповедовать любой вне зависимости от расы, национальности, пола и возраста: главное, чтобы человек стремился работать с собственным сознанием. Буддизму чужда всякая ограниченность, поскольку его стержнем является движение к духовному совершенствованию, находящееся поверх всех барьеров. Буддизму принадлежит особая роль в истории всего Евразийского континента, духовное пространство которого в течение последних двух тысячелетий складывалось под его влиянием. Его духом пропитаны многие культуры Востока — индийская, китайская, японская, тибетская, монгольская и др. Книга знакомит читателей с основными понятиями буддизма, рассказывает о его школах и направлениях, об особенностях развития идей буддизма в разных странах, о религиозном календаре, буддийских храмах и праздниках.</t>
+    <t>Буддизм — древнейшая мировая религия, названная по имени ее основателя Будды Шакьямуни. Мировой эта религия называется потому, что она не привязана к какому-то одному народу и легко преодолевает национальные и государственные границы. Ее может исповедовать любой вне зависимости от расы, национальности, пола и возраста: главное, чтобы человек стремился работать с собственным сознанием. Буддизму чужда всякая ограниченность, поскольку его стержнем является движение к духовному совершенствованию, находящееся поверх всех барьеров. Книга знакомит читателей с основными понятиями буддизма, рассказывает о его школах и направлениях, об особенностях развития идей буддизма в разных странах, о религиозном календаре, буддийских храмах и праздниках.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07304-1</t>
   </si>
   <si>
     <t>86.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.08.2018</t>
   </si>
   <si>
     <t>РЕЛИГИОВЕДЕНИЕ. ИНДУИЗМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Индуизм совсем не похож на знакомые нам христианство, иудаизм или ислам. В нем нет ни образа страдающего распятого бога, ни мифа о грехопадении, ни противопоставления грешного тела и бессмертной души, ни строгой церковной иерархии Даже такие общие понятия, как «бог», «религия», «знание», «философия», наполнены в индуизме иным содержанием, и нередко оно противоречит тому, что вкладывает в них наша родная культура. На первый взгляд индуизм кажется чрезмерно хаотичным, нелогичным, неорганизованным и даже необъяснимым. Он как будто соткан из множества несовместимых противоречий. Но при более внимательном взгляде выясняется, что это вовсе не противоречия, а скорее гармоническое примирение противоположностей. За внешней экзотической стороной в индуизме скрываются мудрость жизни, секреты медитации, глубокая философия и даже таинства любви. Каждый сможет найти в этой религии что-нибудь интересное для себя.</t>
   </si>