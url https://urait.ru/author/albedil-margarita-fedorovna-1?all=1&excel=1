--- v2 (2026-06-11)
+++ v3 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>11.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>