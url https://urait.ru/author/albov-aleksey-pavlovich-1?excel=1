--- v1 (2026-03-22)
+++ v2 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>22.03.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>