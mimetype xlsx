--- v2 (2026-05-21)
+++ v3 (2026-07-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
-[...1 lines deleted...]
-    <t>22.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>12.03.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОГО ГОСУДАРСТВА И ПРАВА. XX ВЕК— НАЧАЛО XXI ВЕКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Альбова А.П., Николюкина С.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
-    <t>В курсе освещается развитие отечественного государства и права начиная с формирования Древнерусского государства до наших дней. Рассматриваются общественный и государственный строй, состав, порядок формирования и механизм деятельности органов власти и управления, правовая система, законодательство, организация судебной системы на разных этапах отечественной истории государства и права. Особое внимание уделяется реформам в различных областях государственного строительства. Дается характеристика ключевых законов и иных нормативных правовых актов.</t>
+    <t>В учебнике освещается развитие отечественного государства и права начиная с формирования Древнерусского государства до наших дней. Рассматриваются общественный и государственный строй, состав, порядок формирования и механизм деятельности органов власти и управления, правовая система, законодательство, организация судебной системы на разных этапах отечественной истории государства и права. Особое внимание уделяется реформам в различных областях государственного строительства. Дается характеристика ключевых законов и иных нормативных правовых актов. Издание отличает последовательность, логичность и аргументированность теоретических выводов, наглядность и наличие практических примеров.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17615-5</t>
   </si>
   <si>
     <t>67.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>13.05.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОГО ГОСУДАРСТВА И ПРАВА. ХХ ВЕК — НАЧАЛО ХХI ВЕКА. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
@@ -208,69 +208,66 @@
   <si>
     <t>Альбов А. П., Николюкин С. В.</t>
   </si>
   <si>
     <t>Наследственное право</t>
   </si>
   <si>
     <t>Наследственное право является одной из важных и востребованных подотраслей гражданского права, с точки зрения как теории, так и практики. В учебнике рассмотрены такие вопросы наследственного права, как общие положения о наследовании, права и обязанности субъектов наследственных правоотношений, открытие наследства и призвание к наследованию, наследование по завещанию и по закону и т.д. Для закрепления теоретического материала в структуру учебника включены вопросы для самоконтроля, тестовые задания и списки литературы к каждой главе.</t>
   </si>
   <si>
     <t>978-5-534-11067-8</t>
   </si>
   <si>
     <t>67.404.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.06.2019</t>
   </si>
   <si>
     <t>НАСЛЕДСТВЕННОЕ ПРАВО 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Наследственное право является одной из важных и востребованных подотраслей гражданского права с точки зрения как теории, так и практики. В учебнике рассмотрены такие вопросы наследственного права, как общие положения о наследовании, права и обязанности субъектов наследственных правоотношений, открытие наследства и призвание к наследованию, наследование по завещанию и по закону и т.д. Для закрепления теоретического материала в структуру учебника включены вопросы для самоконтроля, тестовые задания и списки литературы к каждой главе.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-11856-8</t>
   </si>
   <si>
     <t>67.404.5я723</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ПРАВО ДЛЯ ЭКОНОМИСТОВ И МЕНЕДЖЕРОВ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Правоведение</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены основные категории и отрасли права Российской Федерации, социальная ценность системы права как наиболее эффективного способа упорядочения общественных отношений. Издание поможет сформировать у студентов теоретические знания об основных категориях и отраслях права РФ, социальной ценности системы права как наиболее эффективного способа упорядочения общественных отношений; повысит уровень их правосознания; сформирует представления о предмете, субъектах, объектах правоотношений в различных отраслях права, а также в области правового регулирования экономики и менеджмента. Учебник содержит практикум, включающий тестовые задания и кроссворды, которые будут полезны для студентов-бакалавров при проверке своих знаний.</t>
+    <t>Издание поможет сформировать теоретические знания об основных категориях и отраслях права РФ, социальной ценности системы права как наиболее эффективного способа упорядочения общественных отношений; повысит уровень их правосознания; сформирует представления о предмете, субъектах, объектах правоотношений в различных отраслях права, а также в области правового регулирования экономики и менеджмента. Учебник содержит тестовые задания и кроссворды.</t>
   </si>
   <si>
     <t>978-5-534-16690-3</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>28.04.2020</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике раскрываются основные категории и отрасли права Российской Федерации, социальная ценность системы права как наиболее эффективного способа упорядочения общественных отношений. Учебник состоит из трех частей. В Общей части излагаются теоретико-правовые основы знаний о государстве и праве. Особенная часть посвящена основам следующих отраслей права: конституционное право, административное право, трудовое право, гражданское право, семейное право, налоговое право, финансовое право, уголовное право и экологическое право. В практикум включены тестовые задания и кроссворды, которые будут полезны для студентов при проверке своих знаний. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, преподавателей неюридических ссузов и факультетов, а также практических работников.</t>
   </si>
   <si>
     <t>978-5-534-16691-0</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
   <si>
     <t>23.12.2015</t>
   </si>
@@ -1310,341 +1307,341 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>869.0</v>
       </c>
       <c r="M10" s="9">
         <v>959.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y10" s="8">
         <v>0.273</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>583176</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>425</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2199.0</v>
       </c>
       <c r="M11" s="9">
         <v>2419.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.635</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584002</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>425</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2199.0</v>
       </c>
       <c r="M12" s="9">
         <v>2419.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.635</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>583630</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>219</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1249.0</v>
       </c>
       <c r="M13" s="9">
         <v>1369.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="S13" s="6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.385</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584273</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>162</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>979.0</v>
       </c>
       <c r="M14" s="9">
         <v>1079.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.316</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>