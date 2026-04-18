--- v2 (2026-02-20)
+++ v3 (2026-04-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>20.02.2026</t>
+    <t>18.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>