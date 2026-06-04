--- v3 (2026-04-18)
+++ v4 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>18.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15745-1</t>
   </si>
   <si>
     <t>65.261я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.03.2019</t>
   </si>
   <si>
     <t>ПОВЕДЕНЧЕСКИЕ ФИНАНСЫ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Финансы</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются поведенческие финансы — профиль поведен ческой экономики, изучающий влияние человеческого фактора на принятие финансовых решений и поведение участников финансового рынка. Основное внимание уделено главным компонентам поведенческих финансов — экспери ментальной психологии и теории ограниченного арбитража. Первая выявляет и каталогизирует отклонения от полной рациональности, а вторая разъясняет, почему рациональные участники финансового рынка не способны полностью устранить неэффективность, привносимую на рынок менее рациональными или нерациональными участниками. Описаны эксперименты, подтверждающие прикладную конкурентоспособность и претензии поведенческих финансов на роль новой финансовой парадигмы. Теория ограниченного арбитража проил люстрирована деятельностью печально известного хедж-фонда Long-Term Capital Management. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата и магистратуры, обучающихся по экономиче ским направлениям.</t>
+    <t>В учебнике рассматриваются поведенческие финансы — профиль поведен ческой экономики, изучающий влияние человеческого фактора на принятие финансовых решений и поведение участников финансового рынка. Основное внимание уделено главным компонентам поведенческих финансов — экспери ментальной психологии и теории ограниченного арбитража. Первая выявляет и каталогизирует отклонения от полной рациональности, а вторая разъясняет, почему рациональные участники финансового рынка не способны полностью устранить неэффективность, привносимую на рынок менее рациональными или нерациональными участниками. Описаны эксперименты, подтверждающие прикладную конкурентоспособность и претензии поведенческих финансов на роль новой финансовой парадигмы. Теория ограниченного арбитража проил люстрирована деятельностью печально известного хедж-фонда Long-Term Capital Management.</t>
   </si>
   <si>
     <t>978-5-534-10572-8</t>
   </si>
   <si>
     <t>65.26я73</t>
   </si>
   <si>
     <t>15.04.2025</t>
   </si>
   <si>
     <t>РЫНОК ЦЕННЫХ БУМАГ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Инвестиционная деятельность</t>
   </si>
   <si>
     <t>Из данного курса студенты узнают, какую роль играют ценные бумаги в современной экономике, какие ценные бумаги выпускают корпорации и государство для решения своих экономических задач, почему, кем и как формируются портфели ценных бумаг и какие инструменты используют инвесторы для ослабления рисков. Основное место в курсе отведено рынку — его функциям, ликвидности, механизмам заключения и исполнения сделок, само- и государственному регулированию. Главным действующим лицом является дилер, на капитале и сбытовых сетях которого держится рынок. Даны портреты его партнеров — регистраторов, трансфер-агентов, клиринговых центров, исполнителей корпоративных доверений. «Вишенка на торте» — пять финансовых теорий рынка: современная портфельная теория, модель прайсинга капитальных активов, теория эффективного рынка капитала, теория рыночной микроструктуры (компоненты «стандартных» финансов) и теория триединого рынка («отпрыск» поведенческих финансов).</t>
   </si>
   <si>
     <t>978-5-534-19787-7</t>
   </si>
   <si>
     <t>65.264я73</t>
   </si>