--- v1 (2026-02-10)
+++ v2 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
-    <t>10.02.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>