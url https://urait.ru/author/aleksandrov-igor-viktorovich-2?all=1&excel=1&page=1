--- v2 (2026-04-30)
+++ v3 (2026-06-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
-[...1 lines deleted...]
-    <t>30.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+  <si>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,116 +133,116 @@
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Комарова И.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>Третье издание учебника для магистров юриспруденции подготовлено профессорами ведущих кафедр криминалистики России: Московского государственного университета имени М. В. Ломоносова и Уральского государственного юридического университета. В учебнике представлен ряд основных положений, отражающих актуальные вопросы современной криминалистической теории и практики, а также современные тенденции развития криминалистической науки. В настоящем издании учебника изменена его структура за счет добавления новых тем. Вместе с тем авторский стиль изложения не изменен, что помогает обучающимся разбираться в сложных вопросах материала. Контроль над полученными знаниями обеспечивают контрольные вопросы, расположенные за каждой темой. Там же предложены примерные темы магистерских диссертаций, обусловленные требованиями актуальности и практической значимости. Эти темы помогут магистранту сориентироваться в выборе направления научно-исследовательской квалификационной работы и сделать первые шаги к серьёзной научной деятельности по изучению проблем, обусловленных борьбой с преступностью. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+    <t>Третье издание учебника для магистров юриспруденции подготовлено профессорами ведущих кафедр криминалистики России: Московского государственного университета имени М. В. Ломоносова и Уральского государственного юридического университета. В учебнике представлен ряд основных положений, отражающих актуальные вопросы современной криминалистической теории и практики, а также современные тенденции развития криминалистической науки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18558-4</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.11.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В 5 Т. ТОМ 1. ИСТОРИЯ КРИМИНАЛИСТИКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Яблоков Н. П., Александров И. В. ; Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические аспекты криминалистики как науки и учебной дисциплины, вопросы информационного отражения преступлений и их характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики.</t>
+    <t>В курсе рассматриваются теоретические аспекты криминалистики как науки и учебной дисциплины, вопросы информационного отражения преступлений и их характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова.</t>
   </si>
   <si>
     <t>978-5-534-08438-2, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>19.11.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В 5 Т. ТОМ 2. МЕТОДОЛОГИЯ КРИМИНАЛИСТИКИ И КРИМИНАЛИСТИЧЕСКИЙ АНАЛИЗ. Учебник для вузов</t>
   </si>
   <si>
     <t>Александров И. В., Колдин В. Я., Крестовников О. А., Смирнова С. А. ; Отв. ред. Колдин В. Я., Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
     <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова.</t>
   </si>
   <si>
     <t>978-5-534-08439-9, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В 5 Т. ТОМ 3. КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Егоров Н. Н., Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
+    <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова</t>
+  </si>
+  <si>
     <t>978-5-534-08834-2, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>20.11.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В 5 Т. ТОМ 4. КРИМИНАЛИСТИЧЕСКАЯ ТАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Комаров И. М., Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-08879-3, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>22.11.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В 5 Т. ТОМ 5. МЕТОДИКА РАССЛЕДОВАНИЯ ПРЕСТУПЛЕНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
     <t>978-5-534-08441-2, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>57.52я73</t>
   </si>
   <si>
     <t>04.12.2012</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА. КРИМИНАЛИСТИЧЕСКАЯ ТАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Драпкин Л. Я.</t>
@@ -355,60 +355,57 @@
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ МЕТОДИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Драпкина Л.Я.</t>
   </si>
   <si>
     <t>В издании рассмотрены методы и способы расследования общественно опасных деяний, особенности расследования каждого из видов (групп) преступлений. Особое внимание уделено способам их совершения и типовым характеристикам виновных лиц. Все знания, умения и навыки, полученные при изучении техники и тактики криминалистики, в данном разделе конкретизируются и детализируются.</t>
   </si>
   <si>
     <t>978-5-534-02657-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Изучение учебника позволит не только приобрести соответствующие знания, но и овладеть умениями и навыками при выявлении и фиксации различных следов, оставленных преступниками, потерпевшими и очевидцами преступлений. Знания, полученные на лекциях, закрепляются на практических занятиях, трансформируясь в умения и начальные профессиональные навыки.</t>
   </si>
   <si>
     <t>978-5-534-02852-2</t>
   </si>
   <si>
     <t>24.12.2013</t>
   </si>
   <si>
-    <t>РАССЛЕДОВАНИЕ НАЛОГОВЫХ ПРЕСТУПЛЕНИЙ. Учебное пособие для магистров</t>
-[...2 lines deleted...]
-    <t>Магистр</t>
+    <t>РАССЛЕДОВАНИЕ НАЛОГОВЫХ ПРЕСТУПЛЕНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>В учебном пособии представлены основы методики расследования налоговых преступлений, их наиболее распространенного вида — уклонения от уплаты налогов. Изложены специфика и особенности расследования, а также основные проблемы и пути их решения. Проведен анализ документов, составляющих основу доказывания факта преступления и изобличения в нем конкретного лица, доказывания его вины. Раскрыт механизм использования средств доказывания в процессе расследования. Подробно рассмотрены вопросы использования специальных знаний в расследовании. Для проверки знаний в учебном пособии приведены контрольные вопросы и задания, а также представлены темы для рефератов, научно-исследовательской и учебно-исследовательской работы студентов.</t>
+    <t>В курсе представлены основы методики расследования налоговых преступлений, их наиболее распространенного вида — уклонения от уплаты налогов. Изложены специфика и особенности расследования, а также основные проблемы и пути их решения. Проведен анализ документов, составляющих основу доказывания факта преступления и изобличения в нем конкретного лица, доказывания его вины. Раскрыт механизм использования средств доказывания в процессе расследования. Подробно рассмотрены вопросы использования специальных знаний в расследовании.</t>
   </si>
   <si>
     <t>978-5-9916-3481-6</t>
   </si>
   <si>
     <t>65.402я73</t>
   </si>
   <si>
     <t>84*108/32</t>
   </si>
   <si>
     <t>03.07.2018</t>
   </si>
   <si>
     <t>СЛУЖЕБНЫЕ (ДОЛЖНОСТНЫЕ) ПРЕСТУПЛЕНИЯ. ОСНОВЫ РАССЛЕДОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии дано системное описание криминалистических особенностей современных служебных (должностных) преступлений, проведен их криминалистический анализ. Изучаются основы методики расследования этой группы преступлений, излагается специфика и основные особенности расследования и затем подробно рассматриваются основы методики расследования наиболее распространенных служебных (должностных) преступлений — служебного взяточничества и коррупции, служебного мошенничества, должностных хищений путем присвоения или растраты, должностных нарушений правил безопасности, повлекших смерть или телесные увечья. Для закрепления учебного материала в пособии даются задачи по часто встречающимся в практической деятельности видам служебных (должностных) преступлений из конкретных уголовных дел, в том числе тех, которые расследовались самим автором пособия. Приведены вопросы для самопроверки. Даны темы рефератов, научно-исследовательских работ и магистерских диссертаций.</t>
   </si>
   <si>
     <t>978-5-534-06913-6</t>
   </si>
   <si>
     <t>67.4я73</t>
   </si>
@@ -792,51 +789,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-583248" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-1-istoriya-kriminalistiki-598873" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-2-metodologiya-kriminalistiki-i-kriminalisticheskiy-analiz-586724" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-3-kriminalisticheskaya-tehnika-586731" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-4-kriminalisticheskaya-taktika-586732" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-5-metodika-rassledovaniya-prestupleniy-565025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-kriminalisticheskaya-taktika-584380" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-metodika-rassledovaniya-otdelnyh-vidov-prestupleniy-561729" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-praktikum-583314" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-praktikum-584084" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-teoreticheskie-osnovy-i-kriminalisticheskaya-tehnika-584379" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-zadachnik-598485" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-zadachnik-598625" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-598546" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-598624" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalisticheskaya-metodika-560959" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalisticheskaya-tehnika-583765" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-nalogovyh-prestupleniy-508145" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sluzhebnye-dolzhnostnye-prestupleniya-osnovy-rassledovaniya-598843" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-583248" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-1-istoriya-kriminalistiki-598873" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-2-metodologiya-kriminalistiki-i-kriminalisticheskiy-analiz-586724" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-3-kriminalisticheskaya-tehnika-586731" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-4-kriminalisticheskaya-taktika-586732" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-v-5-t-tom-5-metodika-rassledovaniya-prestupleniy-565025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-kriminalisticheskaya-taktika-584380" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-metodika-rassledovaniya-otdelnyh-vidov-prestupleniy-561729" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-praktikum-583314" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-praktikum-584084" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-teoreticheskie-osnovy-i-kriminalisticheskaya-tehnika-584379" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-zadachnik-598485" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-zadachnik-598625" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-598546" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-598624" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalisticheskaya-metodika-560959" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalisticheskaya-tehnika-583765" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-nalogovyh-prestupleniy-601170" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sluzhebnye-dolzhnostnye-prestupleniya-osnovy-rassledovaniya-598843" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1275,121 +1272,121 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1229.0</v>
       </c>
       <c r="M8" s="9">
         <v>1349.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.382</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>586732</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>179</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1059.0</v>
       </c>
       <c r="M9" s="9">
         <v>1159.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.337</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>565025</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>62</v>
@@ -1415,51 +1412,51 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1349.0</v>
       </c>
       <c r="M10" s="9">
         <v>1479.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.413</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584380</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>67</v>
@@ -2207,179 +2204,179 @@
         <v>38</v>
       </c>
       <c r="S21" s="6" t="s">
         <v>110</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
         <v>111</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>73</v>
       </c>
       <c r="Y21" s="8">
         <v>0.265</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
-        <v>508145</v>
+        <v>601170</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>405</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
         <v>1689.0</v>
       </c>
       <c r="M22" s="9">
         <v>1859.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="S22" s="6" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="X22" s="6" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y22" s="8">
         <v>0.42</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>598843</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>205</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
         <v>1179.0</v>
       </c>
       <c r="M23" s="9">
         <v>1299.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y23" s="8">
         <v>0.368</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>