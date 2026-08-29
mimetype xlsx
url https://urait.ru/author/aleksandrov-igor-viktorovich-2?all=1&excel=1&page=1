--- v3 (2026-06-30)
+++ v4 (2026-08-29)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
-[...1 lines deleted...]
-    <t>30.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+  <si>
+    <t>29.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -364,57 +364,54 @@
   <si>
     <t>978-5-534-02657-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Изучение учебника позволит не только приобрести соответствующие знания, но и овладеть умениями и навыками при выявлении и фиксации различных следов, оставленных преступниками, потерпевшими и очевидцами преступлений. Знания, полученные на лекциях, закрепляются на практических занятиях, трансформируясь в умения и начальные профессиональные навыки.</t>
   </si>
   <si>
     <t>978-5-534-02852-2</t>
   </si>
   <si>
     <t>24.12.2013</t>
   </si>
   <si>
     <t>РАССЛЕДОВАНИЕ НАЛОГОВЫХ ПРЕСТУПЛЕНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
     <t>В курсе представлены основы методики расследования налоговых преступлений, их наиболее распространенного вида — уклонения от уплаты налогов. Изложены специфика и особенности расследования, а также основные проблемы и пути их решения. Проведен анализ документов, составляющих основу доказывания факта преступления и изобличения в нем конкретного лица, доказывания его вины. Раскрыт механизм использования средств доказывания в процессе расследования. Подробно рассмотрены вопросы использования специальных знаний в расследовании.</t>
   </si>
   <si>
-    <t>978-5-9916-3481-6</t>
+    <t>978-5-534-22330-9</t>
   </si>
   <si>
     <t>65.402я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>84*108/32</t>
   </si>
   <si>
     <t>03.07.2018</t>
   </si>
   <si>
     <t>СЛУЖЕБНЫЕ (ДОЛЖНОСТНЫЕ) ПРЕСТУПЛЕНИЯ. ОСНОВЫ РАССЛЕДОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии дано системное описание криминалистических особенностей современных служебных (должностных) преступлений, проведен их криминалистический анализ. Изучаются основы методики расследования этой группы преступлений, излагается специфика и основные особенности расследования и затем подробно рассматриваются основы методики расследования наиболее распространенных служебных (должностных) преступлений — служебного взяточничества и коррупции, служебного мошенничества, должностных хищений путем присвоения или растраты, должностных нарушений правил безопасности, повлекших смерть или телесные увечья. Для закрепления учебного материала в пособии даются задачи по часто встречающимся в практической деятельности видам служебных (должностных) преступлений из конкретных уголовных дел, в том числе тех, которые расследовались самим автором пособия. Приведены вопросы для самопроверки. Даны темы рефератов, научно-исследовательских работ и магистерских диссертаций.</t>
   </si>
   <si>
     <t>978-5-534-06913-6</t>
   </si>
   <si>
     <t>67.4я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -2265,118 +2262,118 @@
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>114</v>
       </c>
       <c r="S22" s="6" t="s">
         <v>115</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
         <v>116</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
         <v>117</v>
       </c>
       <c r="X22" s="6" t="s">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="Y22" s="8">
-        <v>0.42</v>
+        <v>0.487</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>598843</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>205</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
         <v>1179.0</v>
       </c>
       <c r="M23" s="9">
         <v>1299.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y23" s="8">
         <v>0.368</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>