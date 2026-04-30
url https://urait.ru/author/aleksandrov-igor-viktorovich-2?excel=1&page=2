--- v0 (2026-02-10)
+++ v1 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>10.02.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>