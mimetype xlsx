--- v1 (2026-04-30)
+++ v2 (2026-06-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
-[...1 lines deleted...]
-    <t>30.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+  <si>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -232,60 +232,57 @@
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ МЕТОДИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Драпкина Л.Я.</t>
   </si>
   <si>
     <t>В издании рассмотрены методы и способы расследования общественно опасных деяний, особенности расследования каждого из видов (групп) преступлений. Особое внимание уделено способам их совершения и типовым характеристикам виновных лиц. Все знания, умения и навыки, полученные при изучении техники и тактики криминалистики, в данном разделе конкретизируются и детализируются.</t>
   </si>
   <si>
     <t>978-5-534-02657-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Изучение учебника позволит не только приобрести соответствующие знания, но и овладеть умениями и навыками при выявлении и фиксации различных следов, оставленных преступниками, потерпевшими и очевидцами преступлений. Знания, полученные на лекциях, закрепляются на практических занятиях, трансформируясь в умения и начальные профессиональные навыки.</t>
   </si>
   <si>
     <t>978-5-534-02852-2</t>
   </si>
   <si>
     <t>24.12.2013</t>
   </si>
   <si>
-    <t>РАССЛЕДОВАНИЕ НАЛОГОВЫХ ПРЕСТУПЛЕНИЙ. Учебное пособие для магистров</t>
-[...2 lines deleted...]
-    <t>Магистр</t>
+    <t>РАССЛЕДОВАНИЕ НАЛОГОВЫХ ПРЕСТУПЛЕНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>В учебном пособии представлены основы методики расследования налоговых преступлений, их наиболее распространенного вида — уклонения от уплаты налогов. Изложены специфика и особенности расследования, а также основные проблемы и пути их решения. Проведен анализ документов, составляющих основу доказывания факта преступления и изобличения в нем конкретного лица, доказывания его вины. Раскрыт механизм использования средств доказывания в процессе расследования. Подробно рассмотрены вопросы использования специальных знаний в расследовании. Для проверки знаний в учебном пособии приведены контрольные вопросы и задания, а также представлены темы для рефератов, научно-исследовательской и учебно-исследовательской работы студентов.</t>
+    <t>В курсе представлены основы методики расследования налоговых преступлений, их наиболее распространенного вида — уклонения от уплаты налогов. Изложены специфика и особенности расследования, а также основные проблемы и пути их решения. Проведен анализ документов, составляющих основу доказывания факта преступления и изобличения в нем конкретного лица, доказывания его вины. Раскрыт механизм использования средств доказывания в процессе расследования. Подробно рассмотрены вопросы использования специальных знаний в расследовании.</t>
   </si>
   <si>
     <t>978-5-9916-3481-6</t>
   </si>
   <si>
     <t>65.402я73</t>
   </si>
   <si>
     <t>84*108/32</t>
   </si>
   <si>
     <t>03.07.2018</t>
   </si>
   <si>
     <t>СЛУЖЕБНЫЕ (ДОЛЖНОСТНЫЕ) ПРЕСТУПЛЕНИЯ. ОСНОВЫ РАССЛЕДОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии дано системное описание криминалистических особенностей современных служебных (должностных) преступлений, проведен их криминалистический анализ. Изучаются основы методики расследования этой группы преступлений, излагается специфика и основные особенности расследования и затем подробно рассматриваются основы методики расследования наиболее распространенных служебных (должностных) преступлений — служебного взяточничества и коррупции, служебного мошенничества, должностных хищений путем присвоения или растраты, должностных нарушений правил безопасности, повлекших смерть или телесные увечья. Для закрепления учебного материала в пособии даются задачи по часто встречающимся в практической деятельности видам служебных (должностных) преступлений из конкретных уголовных дел, в том числе тех, которые расследовались самим автором пособия. Приведены вопросы для самопроверки. Даны темы рефератов, научно-исследовательских работ и магистерских диссертаций.</t>
   </si>
   <si>
     <t>978-5-534-06913-6</t>
   </si>
   <si>
     <t>67.4я73</t>
   </si>
@@ -669,51 +666,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-teoreticheskie-osnovy-i-kriminalisticheskaya-tehnika-584379" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-zadachnik-598485" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-zadachnik-598625" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-598546" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-598624" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalisticheskaya-metodika-560959" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalisticheskaya-tehnika-583765" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-nalogovyh-prestupleniy-508145" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sluzhebnye-dolzhnostnye-prestupleniya-osnovy-rassledovaniya-598843" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-teoreticheskie-osnovy-i-kriminalisticheskaya-tehnika-584379" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-zadachnik-598485" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-zadachnik-598625" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-598546" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-taktika-i-metodika-598624" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalisticheskaya-metodika-560959" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalisticheskaya-tehnika-583765" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/rassledovanie-nalogovyh-prestupleniy-601170" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sluzhebnye-dolzhnostnye-prestupleniya-osnovy-rassledovaniya-598843" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1384,179 +1381,179 @@
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.265</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>508145</v>
+        <v>601170</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>405</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1689.0</v>
       </c>
       <c r="M12" s="9">
         <v>1859.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="S12" s="6" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="X12" s="6" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="Y12" s="8">
         <v>0.42</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>598843</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>205</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1179.0</v>
       </c>
       <c r="M13" s="9">
         <v>1299.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Y13" s="8">
         <v>0.368</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>