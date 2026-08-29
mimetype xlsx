--- v2 (2026-06-30)
+++ v3 (2026-08-29)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
-[...1 lines deleted...]
-    <t>30.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+  <si>
+    <t>29.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -241,57 +241,54 @@
   <si>
     <t>978-5-534-02657-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Изучение учебника позволит не только приобрести соответствующие знания, но и овладеть умениями и навыками при выявлении и фиксации различных следов, оставленных преступниками, потерпевшими и очевидцами преступлений. Знания, полученные на лекциях, закрепляются на практических занятиях, трансформируясь в умения и начальные профессиональные навыки.</t>
   </si>
   <si>
     <t>978-5-534-02852-2</t>
   </si>
   <si>
     <t>24.12.2013</t>
   </si>
   <si>
     <t>РАССЛЕДОВАНИЕ НАЛОГОВЫХ ПРЕСТУПЛЕНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
     <t>В курсе представлены основы методики расследования налоговых преступлений, их наиболее распространенного вида — уклонения от уплаты налогов. Изложены специфика и особенности расследования, а также основные проблемы и пути их решения. Проведен анализ документов, составляющих основу доказывания факта преступления и изобличения в нем конкретного лица, доказывания его вины. Раскрыт механизм использования средств доказывания в процессе расследования. Подробно рассмотрены вопросы использования специальных знаний в расследовании.</t>
   </si>
   <si>
-    <t>978-5-9916-3481-6</t>
+    <t>978-5-534-22330-9</t>
   </si>
   <si>
     <t>65.402я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>84*108/32</t>
   </si>
   <si>
     <t>03.07.2018</t>
   </si>
   <si>
     <t>СЛУЖЕБНЫЕ (ДОЛЖНОСТНЫЕ) ПРЕСТУПЛЕНИЯ. ОСНОВЫ РАССЛЕДОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии дано системное описание криминалистических особенностей современных служебных (должностных) преступлений, проведен их криминалистический анализ. Изучаются основы методики расследования этой группы преступлений, излагается специфика и основные особенности расследования и затем подробно рассматриваются основы методики расследования наиболее распространенных служебных (должностных) преступлений — служебного взяточничества и коррупции, служебного мошенничества, должностных хищений путем присвоения или растраты, должностных нарушений правил безопасности, повлекших смерть или телесные увечья. Для закрепления учебного материала в пособии даются задачи по часто встречающимся в практической деятельности видам служебных (должностных) преступлений из конкретных уголовных дел, в том числе тех, которые расследовались самим автором пособия. Приведены вопросы для самопроверки. Даны темы рефератов, научно-исследовательских работ и магистерских диссертаций.</t>
   </si>
   <si>
     <t>978-5-534-06913-6</t>
   </si>
   <si>
     <t>67.4я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -1442,118 +1439,118 @@
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>73</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.42</v>
+        <v>0.487</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>598843</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>205</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1179.0</v>
       </c>
       <c r="M13" s="9">
         <v>1299.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Y13" s="8">
         <v>0.368</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>