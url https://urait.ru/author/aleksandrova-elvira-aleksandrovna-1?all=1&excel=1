--- v1 (2026-02-20)
+++ v2 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>20.02.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>14.06.2018</t>
   </si>
   <si>
     <t>ФИЗИКО-ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Александрова Э. А., Гайдукова Н. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>Издание рекомендовано в качестве основного учебника по аналитической химии в аграрных вузах, а также будет полезно для химиков-аналитиков агропромышленного комплекса и сотрудников природоохранных учреждений и лабораторий. Впервые современная теория и практика химического анализа агросистебм представлена отдельным изданием комплексно, включая метрологию, методы пробоотбора и пробоподготовки, качественный и количественный анализ сельскохозяйственных объектов. Книга 2 знакомит с принципами работы наиболее распространенных аналитических приборов спектрального анализа, используемых для анализа объектов сельского хозяйства и контроля качества окружающей среды. Описаны краткие основы радиоактивационного анализа, масс-спектрометрии, поляриметрии, рефрактометрии, спектроскопии комбинационного рассеяния и термического анализа. В конце глав приведены примеры расчетов типовых задач, контрольные вопросы и задания, а также лабораторный практикум.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17720-6</t>
   </si>
   <si>
     <t>24.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>21.06.2018</t>
   </si>
   <si>
     <t>ФИЗИКО-ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>