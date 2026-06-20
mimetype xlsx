--- v2 (2026-04-21)
+++ v3 (2026-06-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>21.04.2026</t>
+    <t>20.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,90 +133,90 @@
   <si>
     <t>14.06.2018</t>
   </si>
   <si>
     <t>ФИЗИКО-ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Александрова Э. А., Гайдукова Н. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
-    <t>Издание рекомендовано в качестве основного учебника по аналитической химии в аграрных вузах, а также будет полезно для химиков-аналитиков агропромышленного комплекса и сотрудников природоохранных учреждений и лабораторий. Впервые современная теория и практика химического анализа агросистебм представлена отдельным изданием комплексно, включая метрологию, методы пробоотбора и пробоподготовки, качественный и количественный анализ сельскохозяйственных объектов. Книга 2 знакомит с принципами работы наиболее распространенных аналитических приборов спектрального анализа, используемых для анализа объектов сельского хозяйства и контроля качества окружающей среды. Описаны краткие основы радиоактивационного анализа, масс-спектрометрии, поляриметрии, рефрактометрии, спектроскопии комбинационного рассеяния и термического анализа. В конце глав приведены примеры расчетов типовых задач, контрольные вопросы и задания, а также лабораторный практикум.</t>
+    <t>Издание рекомендовано в качестве основного учебника по аналитической химии в аграрных вузах, а также будет полезно для химиков-аналитиков агропромышленного комплекса и сотрудников природоохранных учреждений и лабораторий. Впервые современная теория и практика химического анализа агросистебм представлена отдельным изданием комплексно, включая метрологию, методы пробоотбора и пробоподготовки, качественный и количественный анализ сельскохозяйственных объектов. Книга 2 знакомит с принципами работы наиболее распространенных аналитических приборов спектрального анализа, используемых для анализа объектов сельского хозяйства и контроля качества окружающей среды. Описаны краткие основы радиоактивационного анализа, масс-спектрометрии, поляриметрии, рефрактометрии, спектроскопии комбинационного рассеяния и термического анализа. В конце глав приведены примеры расчетов типовых задач, контрольные вопросы и задания, а также лабораторный практикум</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17720-6</t>
   </si>
   <si>
     <t>24.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>21.06.2018</t>
   </si>
   <si>
     <t>ФИЗИКО-ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Впервые современная теория и практика химического анализа агросистем представлена отдельным изданием комплексно, включая метрологию, методы пробоотбора и пробоподготовки, качественный и количественный анализ сельскохозяйственных объектов. Книга 2 знакомит с принципами работы наиболее распространенных аналитических приборов спектрального анализа, используемых для анализа объектов сельского хозяйства и контроля качества окружающей среды. Описаны краткие основы радиоактивационного анализа, масс-спектрометрии, поляриметрии, рефрактометрии, спектроскопии комбинационного рассеяния и термического анализа. В конце глав приведены примеры расчетов типовых задач, контрольные вопросы и задания, а также лабораторный практикум.</t>
+    <t>Впервые современная теория и практика химического анализа агросистем представлена отдельным изданием комплексно, включая метрологию, методы пробоотбора и пробоподготовки, качественный и количественный анализ сельскохозяйственных объектов. Книга 2 знакомит с принципами работы наиболее распространенных аналитических приборов спектрального анализа, используемых для анализа объектов сельского хозяйства и контроля качества окружающей среды. Описаны краткие основы радиоактивационного анализа, масс-спектрометрии, поляриметрии, рефрактометрии, спектроскопии комбинационного рассеяния и термического анализа. В конце глав приведены примеры расчетов типовых задач, контрольные вопросы и задания, а также лабораторный практикум</t>
   </si>
   <si>
     <t>978-5-534-17722-0</t>
   </si>
   <si>
     <t>24.2я723</t>
   </si>
   <si>
     <t>ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Издание рекомендовано в качестве основного учебника по аналитической химии в аграрных вузах, а также будет полезно для химиков-аналитиков агропромышленного комплекса и сотрудников природоохранных учреждений и лабораторий. Впервые современная теория и практика химического анализа агросистем представлена отдельным изданием комплексно, включая метрологию, методы пробоотбора и пробоподготовки, качественный и количественный анализ сельскохозяйственных объектов. В первой книге представлена современная теория и практика химического анализа агросистем, дано описание и изображение необходимой лабораторной посуды и оборудования, приведены способы статистической обработки результатов количественного анализа. В количественном анализе рассмотрены гравиметрический и титриметрические методы, а также указаны возможности их использования в сельскохозяйственном анализе и агроэкологическом мониторинге. В конце глав приведены вопросы, разбираются типовые задачи и их решения.</t>
+    <t>Издание рекомендовано в качестве основного учебника по аналитической химии в аграрных вузах, а также будет полезно для химиков-аналитиков агропромышленного комплекса и сотрудников природоохранных учреждений и лабораторий. Впервые современная теория и практика химического анализа агросистем представлена отдельным изданием комплексно, включая метрологию, методы пробоотбора и пробоподготовки, качественный и количественный анализ сельскохозяйственных объектов. В книге 1 представлена современная теория и практика химического анализа агросистем, дано описание и изображение необходимой лабораторной посуды и оборудования, приведены способы статистической обработки результатов количественного анализа. В количественном анализе рассмотрены гравиметрический и титриметрические методы, а также указаны возможности их использования в сельскохозяйственном анализе и агроэкологическом мониторинге. В конце глав приведены вопросы, разбираются типовые задачи и их решения.</t>
   </si>
   <si>
     <t>978-5-534-17719-0</t>
   </si>
   <si>
     <t>ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Впервые современная теория и практика химического анализа агросистем представлена отдельным изданием комплексно, включая метрологию, методы пробоотбора и пробоподготовки, качественный и количественный анализ сельскохозяйственных объектов. В книге 1 представлена современная теория и практика химического анализа агросистем, дано описание и изображение необходимой лабораторной посуды и оборудования, приведены способы статистической обработки результатов количественного анализа. В количественном анализе рассмотрены гравиметрический и титриметрические методы, а также указаны возможности их использования в сельскохозяйственном анализе и агроэкологическом мониторинге. В конце глав приведены вопросы, разбираются типовые задачи и их решения.</t>
   </si>
   <si>
     <t>978-5-534-17730-5</t>
   </si>
   <si>
     <t>25.10.2016</t>
   </si>
   <si>
     <t>ХИМИЯ НЕМЕТАЛЛОВ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Александрова Э. А., Сидорова И. И.</t>
   </si>
   <si>
     <t>Учебник включает подробное описание методов получения, общих и отличительных химических свойств, распространение в природе, а также сельскохозяйственное и техническое применение неметаллов периодической системы Д. И. Менделеева и их соединений. Особое внимание уделено биогенным элементам: водороду, углероду, кислороду, азоту, фосфору и сере, рассмотрена их биологическая роль и круговорот в биосфере. Завершается учебник лабораторными работами, практическими заданиями и тестами для контроля знаний по химии неметаллов.</t>
   </si>