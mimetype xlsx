--- v3 (2026-06-20)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>20.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -1013,54 +1013,54 @@
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>533</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2869.0</v>
+        <v>2719.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3159.0</v>
+        <v>2989.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>