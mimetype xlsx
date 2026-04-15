--- v1 (2026-02-20)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>21.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>