--- v2 (2026-04-15)
+++ v3 (2026-06-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+  <si>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>22.09.2020</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ КОНСУЛЬТАЦИОННОЙ ДЕЯТЕЛЬНОСТИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Кошелева В.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>В курсе обобщен имеющийся российский и зарубежный опыт работы консультационных служб, а также результаты научных исследований и методические разработки лучших специалистов в области консультирования в аграрной сфере. Рассматриваются вопросы формирования информационно-консультационной службы для сельских товаропроизводителей, основные принципы и методы ее функционирования, управления, маркетинга услуг, финансирования, а также методы консультирования сельских товаропроизводителей по принятию рациональных управленческих решений. Практикум, включенный в издание, поможет студентам не только получить, но и закрепить практические навыки по организации информационно-консультационной деятельности. Курс подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования последнего поколения. Для студентов аграрных вузов, обучающихся по направлениям 38.03.02 и 38.04.02 «Менеджмент», а также для руководителей органов управления агропромышленного комплекса, специалистов и преподавателей информационно-консультационной службы.</t>
+    <t>В курсе обобщен имеющийся российский и зарубежный опыт работы консультационных служб, а также результаты научных исследований и методические разработки лучших специалистов в области консультирования в аграрной сфере. Рассматриваются вопросы формирования информационно-консультационной службы для сельских товаропроизводителей, основные принципы и методы ее функционирования, управления, маркетинга услуг, финансирования, а также методы консультирования сельских товаропроизводителей по принятию рациональных управленческих решений. Практикум, включенный в издание, поможет студентам не только получить, но и закрепить практические навыки по организации информационно-консультационной деятельности. Курс подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования последнего поколения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13725-5</t>
   </si>
   <si>
     <t>65.050.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.09.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ БУХГАЛТЕРСКОГО УЧЕТА И ФИНАНСЫ В АПК. Учебник для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Ахметова Р.Г., Чутчевой Ю.В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
@@ -214,93 +214,90 @@
   <si>
     <t>65.32я73</t>
   </si>
   <si>
     <t>16.10.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПРОЕКТАМИ В АПК. Учебник для СПО</t>
   </si>
   <si>
     <t>Данный курс раскрывает методологию оценки и управления проектами в АПК и позволяет составить комплексное представление о процессе управления проектами. Рассмотрен проектный цикл, различные аспекты анализа проектов, управление рисками и изменениями, возникающими в ходе реализации проекта. В завершение приведены примеры управления проектами в основных отраслях АПК. Курс будет полезен широкому кругу специалистов, применяющих методы проектного управления.</t>
   </si>
   <si>
     <t>978-5-534-20847-4</t>
   </si>
   <si>
     <t>08.09.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ОРГАНИЗАЦИИ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Ахметова Р.Г., Чутчевой Ю.В.</t>
   </si>
   <si>
-    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При разработке курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета — МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в курсе. Соответствует требованиям федерального государственного образовательного стандарта среднего профессионального образования Рекомендовано Учебно-методическим отделом среднего профессионального образования в качестве учебника для студентов учебных учреждений среднего профессионального образования</t>
+    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При разработке курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета — МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в курсе.</t>
   </si>
   <si>
     <t>978-5-534-17393-2</t>
   </si>
   <si>
     <t>17.05.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ОРГАНИЗАЦИИ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА. ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Ахметова Р.Г.</t>
   </si>
   <si>
-    <t>Практический курс подготовлен авторами курса «Экономика организаций АПК» и соответствует его структуре. В каждой теме дается список основных понятий с определениями, а также несколько расчетных задач с разбором, чтобы студенты могли лично или на семинарских занятиях освоить практические алгоритмы их решения. Для самостоятельной работы даны интерактивные тесты, а также расчетные задачи. В задачах используются образцы документов, с которыми должен научиться работать студент, чтобы приобрести навыки решения хозяйственных проблем. Авторы также предлагают обучающие деловые игры, которые помогут закрепить знания по обоснованию параметров создаваемого сельскохозяйственного предприятия с учетом основных факторов, определяющих эффективность его дальнейшей деятельности.</t>
+    <t>Практический курс подготовлен авторами курса «Экономика предприятий АПК» и соответствует его структуре. В каждой теме дается список основных понятий с определениями, а также несколько расчетных задач с разбором, чтобы студенты могли самостоятельно или на семинарских занятиях освоить практические алгоритмы их решения. Для самостоятельной работы даны интерактивные тесты и расчетные задачи. В задачах используются образцы документов, с которыми должен научиться работать студент, чтобы приобрести навыки решения хозяйственных проблем. Авторы также предлагают обучающие деловые игры, которые помогут закрепить знания по обоснованию параметров создаваемого сельскохозяйственного предприятия с учетом основных факторов, определяющих эффективность его дальнейшей деятельности.</t>
   </si>
   <si>
     <t>978-5-534-15846-5</t>
   </si>
   <si>
     <t>27.06.2022</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРЕДПРИЯТИЙ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При разработке курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета — МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в курсе. Соответствует требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям, а также преподавателей, предпринимателей, занятых агробизнесом, специалистов предприятий и организаций АПК.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-15177-0</t>
   </si>
   <si>
     <t>65.321я73</t>
   </si>
   <si>
     <t>15.05.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРЕДПРИЯТИЙ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА. ПРАКТИЧЕСКИЙ КУРС 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При написании практического курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета - МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в более ранних исследованиях. Издание содержит основные понятия , примеры выполнения расчетных- задач и задачи для самостоятельной работы, список рекомендуемой литературы Содержание практического курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования..</t>
+    <t>На современном материале авторы раскрывают все основные аспекты работы предприятий (организаций) в АПК — от создания и функционирования в рыночной среде до прекращения деятельности. Дана характеристика всем основным видам ресурсов (трудовые, земельные, основные и оборотные средства, финансовые), рассмотрены показатели их количественной и качественной оценки, а также оптимизация обеспеченности ими предприятий, мотивация персонала, оплата труда и материальное стимулирование работников, инновационная и инвестиционная деятельность, планирование производства. При написании практического курса авторы опирались на труды ряда поколений ученых Российского государственного аграрного университета - МСХА им. К. А. Тимирязева, исследовавших многие проблемы, затронутые в более ранних исследованиях. Издание содержит основные понятия , примеры выполнения расчетных- задач и задачи для самостоятельной работы, список рекомендуемой литературы</t>
   </si>
   <si>
     <t>978-5-534-16190-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1354,131 +1351,131 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2199.0</v>
       </c>
       <c r="M11" s="9">
         <v>2419.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.635</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583281</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>213</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1219.0</v>
       </c>
       <c r="M12" s="9">
         <v>1339.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.378</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>