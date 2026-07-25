--- v3 (2026-06-04)
+++ v4 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>04.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>