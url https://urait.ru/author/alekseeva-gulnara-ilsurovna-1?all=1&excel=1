--- v2 (2026-03-25)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>25.03.2026</t>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>