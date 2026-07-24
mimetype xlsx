--- v3 (2026-05-20)
+++ v4 (2026-07-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>20.05.2026</t>
+    <t>24.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,105 +133,105 @@
   <si>
     <t>05.02.2020</t>
   </si>
   <si>
     <t>БУХГАЛТЕРСКИЙ ФИНАНСОВЫЙ УЧЕТ. ОТДЕЛЬНЫЕ ВИДЫ ОБЯЗАТЕЛЬСТВ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Алексеева Г. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
   </si>
   <si>
-    <t>Издание призвано дать читателям основные представления о проблемах и задачах бухгалтерского учета отдельных видов обязательств, возникающих в деятельности экономических субъектов, заинтересовать бухгалтерской профессией и привлечь в бухгалтерскую науку. Понимание методологических основ бухгалтерского учета текущих расчетов и обязательств предприятия — важное условие грамотного решения задач, возникающих в хозяйственной практике. В доступной форме на конкретных примерах излагаются основные принципы отражения в бухгалтерском учете отдельных видов обязательств. Теоретический материал иллюстрируется многочисленными примерами и задачами, соответствующими современным стандартам преподавания бухгалтерского финансового учета, кроме того, предложен обширный набор ситуационных задач для практических (семинарских) занятий и самостоятельной работы студентов. Содержит необходимый материал для проведения практических (семинарских) занятий и организации самостоятельной работы студентов по теме «Учет расчетов и обязательств» дисциплины «Бухгалтерский финансовый учет». Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Издание призвано дать читателям основные представления о проблемах и задачах бухгалтерского учета отдельных видов обязательств, возникающих в деятельности экономических субъектов, заинтересовать бухгалтерской профессией и привлечь в бухгалтерскую науку. Понимание методологических основ бухгалтерского учета текущих расчетов и обязательств предприятия — важное условие грамотного решения задач, возникающих в хозяйственной практике. В доступной форме на конкретных примерах излагаются основные принципы отражения в бухгалтерском учете отдельных видов обязательств. Теоретический материал иллюстрируется многочисленными примерами и задачами, соответствующими современным стандартам преподавания бухгалтерского финансового учета, кроме того, предложен обширный набор ситуационных задач для практических (семинарских) занятий и самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13289-2</t>
   </si>
   <si>
     <t>65.052я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.01.2026</t>
   </si>
   <si>
     <t>БУХГАЛТЕРСКИЙ ФИНАНСОВЫЙ УЧЕТ. ОТДЕЛЬНЫЕ ВИДЫ ОБЯЗАТЕЛЬСТВ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Издание призвано дать читателям основные представления о проблемах и задачах бухгалтерского учета отдельных видов обязательств, возникающих в деятельности экономических субъектов, заинтересовать бухгалтерской профессией и привлечь в бухгалтерскую науку. Понимание методологических основ бухгалтерского учета текущих расчетов и обязательств предприятия — важное условие грамотного решения задач, возникающих в хозяйственной практике. Теоретический материал иллюстрируется многочисленными примерами и задачами, соответствующими современным стандартам преподавания бухгалтерского финансового учета, кроме того, предложен обширный набор ситуационных задач для практических (семинарских) занятий и самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-20443-8</t>
   </si>
   <si>
     <t>65.052я73</t>
   </si>
   <si>
     <t>19.10.2023</t>
   </si>
   <si>
     <t>БУХГАЛТЕРСКИЙ ФИНАНСОВЫЙ УЧЕТ. РАСЧЕТЫ ПО ОПЛАТЕ ТРУДА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебное пособие предназначено для самостоятельного изучения теоретических и практических основ бухгалтерского финансового учета расчетов с персоналом по оплате труда. В книге в доступной форме излагаются порядок исчисления заработной платы, отпускных, пособий, гарантий, а также основные принципы отражения в бухгалтерском учете расчетов с персоналом по указанным выплатам. Бухгалтерский учет расчетов по оплате труда подробно рассмотрен на различных примерах, что поможет студентам разобраться в сложных аспектах изучаемой темы. В издание включен практикум, содержащий контрольные вопросы и ситуационные задачи для практических (семинарских) занятий и самостоятельной работы студентов, что способствует закреплению изложенного материала и формированию общекультурных и профессиональных компетенций. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров и магистров, аспирантов, слушателей учебно-методических центров, а также для работников финансовых, бухгалтерских и экономических служб и организаций.</t>
+    <t>Учебное пособие предназначено для самостоятельного изучения теоретических и практических основ бухгалтерского финансового учета расчетов с персоналом по оплате труда. В книге в доступной форме излагаются порядок исчисления заработной платы, отпускных, пособий, гарантий, а также основные принципы отражения в бухгалтерском учете расчетов с персоналом по указанным выплатам. Бухгалтерский учет расчетов по оплате труда подробно рассмотрен на различных примерах, что поможет студентам разобраться в сложных аспектах изучаемой темы. В издание включен практикум, содержащий контрольные вопросы и ситуационные задачи для практических (семинарских) занятий и самостоятельной работы студентов, что способствует закреплению изложенного материала и формированию общекультурных и профессиональных компетенций. Для бакалавров и магистров, аспирантов, слушателей учебно-методических центров, а также для работников финансовых, бухгалтерских и экономических служб и организаций.</t>
   </si>
   <si>
     <t>978-5-534-17952-1</t>
   </si>
   <si>
     <t>26.10.2023</t>
   </si>
   <si>
     <t>БУХГАЛТЕРСКИЙ ФИНАНСОВЫЙ УЧЕТ. РАСЧЕТЫ ПО ОПЛАТЕ ТРУДА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебное пособие предназначено для самостоятельного изучения теоретических и практических основ бухгалтерского финансового учета расчетов с персоналом по оплате труда. В книге в доступной форме излагаются порядок исчисления заработной платы, отпускных, пособий, гарантий, а также основные принципы отражения в бухгалтерском учете расчетов с персоналом по указанным выплатам. Бухгалтерский учет расчетов по оплате труда подробно рассмотрен на различных примерах, что поможет студентам разобраться в сложных аспектах изучаемой темы. В издание включен практикум, содержащий контрольные вопросы и ситуационные задачи для практических (семинарских) занятий и самостоятельной работы студентов, что способствует закреплению изложенного в учебнике материала и формированию общекультурных и профессиональных компетенций. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Учебное пособие предназначено для самостоятельного изучения теоретических и практических основ бухгалтерского финансового учета расчетов с персоналом по оплате труда. В книге в доступной форме излагаются порядок исчисления заработной платы, отпускных, пособий, гарантий, а также основные принципы отражения в бухгалтерском учете расчетов с персоналом по указанным выплатам. Бухгалтерский учет расчетов по оплате труда подробно рассмотрен на различных примерах, что поможет студентам разобраться в сложных аспектах изучаемой темы. В издание включен практикум, содержащий контрольные вопросы и ситуационные задачи для практических (семинарских) занятий и самостоятельной работы студентов, что способствует закреплению изложенного в учебнике материала и формированию общекультурных и профессиональных компетенций. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17953-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>