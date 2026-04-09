--- v1 (2026-02-07)
+++ v2 (2026-04-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>07.02.2026</t>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>