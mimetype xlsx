--- v2 (2026-04-09)
+++ v3 (2026-05-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>09.04.2026</t>
+    <t>30.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>