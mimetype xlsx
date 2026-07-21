--- v3 (2026-05-30)
+++ v4 (2026-07-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>30.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+  <si>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -229,108 +229,114 @@
   <si>
     <t>В курсе представлены теоретические и методические основы преподавания уроков физической культуры по спортивным играм в системе общего образования. В курс включены обобщающие таблицы и схемы, задания для самоконтроля, а также сборник практических работ, направленных на систематизацию знаний. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов педагогических ссузов и вузов, учителей физической культуры и других специалистов системы физического воспитания.</t>
   </si>
   <si>
     <t>978-5-534-14409-3</t>
   </si>
   <si>
     <t>75я73</t>
   </si>
   <si>
     <t>02.11.2021</t>
   </si>
   <si>
     <t>БАЗОВЫЕ И НОВЫЕ ВИДЫ ФИЗКУЛЬТУРНО-СПОРТИВНОЙ ДЕЯТЕЛЬНОСТИ С МЕТОДИКОЙ ПРЕПОДАВАНИЯ: СПОРТИВНЫЕ ИГРЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе представлены теоретические и методические основы преподавания уроков физической культуры по спортивным играм в системе общего образования. В курс включены обобщающие таблицы и схемы, задания для самоконтроля, а также сборник практических работ, направленных на систематизацию знаний. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов педагогических ссузов, учителей физической культуры и других специалистов системы физического воспитания.</t>
   </si>
   <si>
     <t>978-5-534-15283-8</t>
   </si>
   <si>
     <t>75я723</t>
   </si>
   <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>Лыжный спорт. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Данный учебный курс направлен на формирование профессиональных компетенций студентов средних учебных заведений в области организации и методики лыжной подготовки школьников. В курсе рассматриваются история и современное состояние лыжного спорта, физиологические основы занятий, техника передвижения на лыжах, методы физического воспитания, особенности обучения школьников разных возрастных групп, а также вопросы планирования и проведения уроков физической культуры. Особое внимание уделяется педагогическому контролю, технике безопасности, организации соревнований и применению современных образовательных технологий. Практико- ориентированная направленность курса способствует развитию навыков конструирования уроков и подготовки учебно-методических материалов. Учебные мате риалы включают интерактивные тесты, задания для самоконтроля, практические работы, схемы и таблицы.</t>
+  </si>
+  <si>
+    <t>978-5-534-20539-8</t>
+  </si>
+  <si>
+    <t>75.719.5я723</t>
+  </si>
+  <si>
     <t>12.09.2017</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЕ В НАЧАЛЬНОЙ ШКОЛЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Алхасов Д. С.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Автор представляет реализацию преподавания уроков физической культуры с учащимися младшего школьного возраста с позиций системного подхода на основе педагогической технологии конструирования уроков. Курс раскрывает основные методические особенности преподавания физической культуры с учащимися младшего школьного возраста, в том числе методику обучения двигательным действиям и воспитания физических качеств. Приведены данные о разновидностях уроков физической культуры, применяемых в начальной школе, и методических особенностях их проведения, даны технологические карты уроков для для младших школьников (для 1, 2, 3 и 4-го классов). Для студентов высших учебных заведений, обучающихся по педагогическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20500-8</t>
   </si>
   <si>
     <t>74.26я73</t>
   </si>
   <si>
     <t>13.09.2017</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЕ В НАЧАЛЬНОЙ ШКОЛЕ. Учебник для СПО</t>
   </si>
   <si>
     <t>Автор представляет реализацию преподавания уроков физической культуры с учащимися младшего школьного возраста с позиций системного подхода на основе педагогической технологии конструирования уроков. Курс раскрывает основные методические особенности преподавания физической культуры с учащимися младшего школьного возраста, в том числе методику обучения двигательным действиям и воспитания физических качеств. Приведены данные о разновидностях уроков физической культуры, применяемых в начальной школе, и методических особенностях их проведения, даны технологические карты уроков для для младших школьников (для 1, 2, 3 и 4-го классов). Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20501-5</t>
   </si>
   <si>
     <t>74.26я723</t>
   </si>
   <si>
     <t>14.02.2022</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННО-МЕТОДИЧЕСКИЕ ОСНОВЫ ФИЗКУЛЬТУРНО-СПОРТИВНОЙ РАБОТЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Содержанием курса являются теоретические и методические основы проведения физкультурно-спортивной работы, включены теоретические и методические основы организации и проведения физкультурно-спортивной работы, включены обобщающие таблицы и схемы, задания для самоконтроля, сборник практических работ, направленных на систематизацию знаний, и приложение с краткой характеристикой наиболее эффективных физкультурно-оздоровительных программ Российской Федерации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов педагогических ссузов и вузов, учителей физической культуры, педагогов, инструкторов по физической культуре и других специалистов системы физического воспитания и спорта.</t>
   </si>
   <si>
     <t>978-5-534-15395-8</t>
   </si>
   <si>
     <t>60*90/16</t>
-  </si>
-[...7 lines deleted...]
-    <t>978-5-534-15486-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -690,51 +696,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587951" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587954" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575088" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575089" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567942" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567949" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-fizicheskoy-kulture-v-nachalnoy-shkole-569295" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-fizicheskoy-kulture-v-nachalnoy-shkole-569296" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-metodicheskie-osnovy-fizkulturno-sportivnoy-raboty-589104" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-metodicheskie-osnovy-fizkulturno-sportivnoy-raboty-589107" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587951" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-legkaya-atletika-587954" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-590256" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-gimnastika-575089" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567942" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/bazovye-i-novye-vidy-fizkulturno-sportivnoy-deyatelnosti-s-metodikoy-prepodavaniya-sportivnye-igry-567949" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lyzhnyy-sport-600462" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-fizicheskoy-kulture-v-nachalnoy-shkole-569295" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-fizicheskoy-kulture-v-nachalnoy-shkole-569296" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizacionno-metodicheskie-osnovy-fizkulturno-sportivnoy-raboty-589104" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1055,81 +1061,81 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.483</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>575088</v>
+        <v>590256</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1549.0</v>
+        <v>1399.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1699.0</v>
+        <v>1539.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1335,322 +1341,322 @@
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.504</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>569295</v>
+        <v>600462</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>689</v>
+        <v>184</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>3129.0</v>
+        <v>1089.0</v>
       </c>
       <c r="M11" s="9">
-        <v>3439.0</v>
+        <v>1199.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.848</v>
+        <v>0.343</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>569296</v>
+        <v>569295</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2025</v>
       </c>
       <c r="J12" s="8">
         <v>689</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L12" s="9">
         <v>3129.0</v>
       </c>
       <c r="M12" s="9">
         <v>3439.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.848</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>589104</v>
+        <v>569296</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="J13" s="8">
-        <v>144</v>
+        <v>689</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L13" s="9">
-        <v>619.0</v>
+        <v>3129.0</v>
       </c>
       <c r="M13" s="9">
-        <v>679.0</v>
+        <v>3439.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.153</v>
+        <v>0.848</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>589107</v>
+        <v>589104</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>144</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L14" s="9">
         <v>619.0</v>
       </c>
       <c r="M14" s="9">
         <v>679.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="Y14" s="8">
         <v>0.153</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>