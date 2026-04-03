--- v1 (2026-02-09)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>09.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>