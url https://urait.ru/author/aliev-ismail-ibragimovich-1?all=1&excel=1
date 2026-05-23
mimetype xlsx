--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,81 +178,81 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-04339-6, 978-5-534-04340-2</t>
   </si>
   <si>
     <t>31.2я723</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА И ЭЛЕКТРООБОРУДОВАНИЕ В 3 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-04338-9, 978-5-534-04336-5</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА И ЭЛЕКТРООБОРУДОВАНИЕ В 3 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-04341-9, 978-5-534-04340-2</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА И ЭЛЕКТРООБОРУДОВАНИЕ В 3 Ч. ЧАСТЬ 3 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
+    <t>Настоящее учебное пособие состоит из трех частей. В первой части приведены основные определения и законы электротехники, основные уравнения и формулы, используемые для расчета простых электрических и магнитных цепей в установившихся и переходных процессах. Во второй части даны основные соотношения и сведения о типах трансформаторов, показан принцип действия асинхронных электродвигателей, представлены основные параметры и расчетные формулы для синхронных машин. Третья часть включает в себя сведения о бытовом электрооборудовании, об альтернативных источниках электроэнергии и аккумуляторах, технологическом электрооборудовании.</t>
+  </si>
+  <si>
     <t>978-5-534-04337-2, 978-5-534-04336-5</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА И ЭЛЕКТРООБОРУДОВАНИЕ В 3 Ч. ЧАСТЬ 3 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-04342-6, 978-5-534-04340-2</t>
   </si>
   <si>
     <t>22.01.2018</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА И ЭЛЕКТРООБОРУДОВАНИЕ: БАЗОВЫЕ ОСНОВЫ 5-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебной практике, при работе студентов над курсовыми и дипломными проектами возникает необходимость в получении сведений о различном электрооборудовании, содержащихся в многочисленных источниках. С такой же проблемой нередко сталкиваются и работники, так или иначе связанные с проектированием, эксплуатацией и ремонтом электрооборудования. Данная книга может в известной степени облегчить обозначенную проблему для широкого круга студентов и специалистов. В ней в компактной форме собраны и изложены сведения об основах электротехники и о наиболее широко используемом отечественном электрооборудовании и приборах. Приводятся основные понятия и законы электротехники, уравнения и формулы, основные и технические данные об электротехнических материалах, электрических аппаратах, электрических машинах постоянного и переменного тока.</t>
+    <t>В учебном пособии изложены основные определения и законы электротехники, приведены сведения и технические данные о диэлектрических и проводниковых материалах, возобновляемых и невозобновляемых источниках электроэнергии, современных силовых полупроводниковых приборах. Отдельная глава посвящена вопросам электробезопасности. Книга дополнена приложениями, которые помогут студентам освоить материалы пособия.</t>
   </si>
   <si>
     <t>978-5-534-04254-2</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.01.2018</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА И ЭЛЕКТРООБОРУДОВАНИЕ: БАЗОВЫЕ ОСНОВЫ 5-е изд., испр. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебном пособии изложены основные определения и законы электротехники, приведены сведения и технические данные о диэлектрических и проводниковых материалах, возобновляемых и невозобновляемых источниках электроэнергии, современных силовых полупроводниковых приборах. Отдельная глава посвящена вопросам электробезопасности. Книга дополнена приложениями, которые помогут студентам освоить материалы пособия.</t>
   </si>
   <si>
     <t>978-5-534-04256-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1168,274 +1168,274 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1589.0</v>
       </c>
       <c r="M9" s="9">
         <v>1749.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.459</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>585621</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>375</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1579.0</v>
       </c>
       <c r="M10" s="9">
         <v>1739.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.458</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585477</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>291</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1579.0</v>
       </c>
       <c r="M11" s="9">
         <v>1739.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y11" s="8">
         <v>0.472</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585622</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>291</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1579.0</v>
       </c>
       <c r="M12" s="9">
         <v>1739.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y12" s="8">
         <v>0.472</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>