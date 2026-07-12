--- v3 (2026-05-23)
+++ v4 (2026-07-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>23.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>