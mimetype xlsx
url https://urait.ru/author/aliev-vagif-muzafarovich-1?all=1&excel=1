--- v2 (2026-03-14)
+++ v3 (2026-05-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>14.03.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>