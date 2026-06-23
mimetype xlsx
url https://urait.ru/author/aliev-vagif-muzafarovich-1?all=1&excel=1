--- v3 (2026-05-06)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>06.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,126 +133,126 @@
   <si>
     <t>15.11.2018</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ ЛИЧНОСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Алиев В. М., Гладких В. И., Степанов-Егиянц В. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>В данном пособии определяются роль и место уголовного законодательства в системе правовой защиты личности, ее прав и свобод. Дана уголовно-правовая характеристика преступлений против личности в соответствии с действующим уголовным законодательством, рассматриваются юридические признаки таких преступлений. Особое внимание уделяется рассмотрению дискуссионных положений теории уголовного права, проблемных вопросов законодательства об ответственности за преступления против личности и практики его применения.</t>
+    <t>В данном курсе определяются роль и место уголовного законодательства в системе правовой защиты личности, ее прав и свобод. Дана уголовно-правовая характеристика преступлений против личности в соответствии с действующим уголовным законодательством, рассматриваются юридические признаки таких преступлений. Особое внимание уделяется рассмотрению дискуссионных положений теории уголовного права, проблемных вопросов законодательства об ответственности за преступления против личности и практики его применения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08431-3</t>
   </si>
   <si>
     <t>67.408.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.02.2019</t>
   </si>
   <si>
     <t>ПРОТИВОДЕЙСТВИЕ КОРРУПЦИИ НА ГОСУДАРСТВЕННОЙ СЛУЖБЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гладких В. И., Алиев В. М., Степанов-Егиянц В. Г.</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Государственная и муниципальная служба. Противодействие коррупции</t>
   </si>
   <si>
     <t>В соответствии с Указом Президента Российской Федерации от 29.06.2018 № 378 «О Национальном плане противодействия коррупции на 2018—2020 годы» Правительству Российской Федерации предложено обеспечить проведение ежегодного повышения квалификации федеральных государственных служащих, в должностные обязанности которых входит участие в противодействии коррупции. В данном курсе представлен комплекс нормативно-правовых и учебно-методических материалов, которые могут быть использованы при организации повышения квалификации федеральных государственных служащих. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по социально-экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-09787-0</t>
   </si>
   <si>
     <t>67.4я73</t>
   </si>
   <si>
     <t>11.10.2023</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ПРЕСТУПЛЕНИЯ В СФЕРЕ ЭКОНОМИКИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Гладких В.И., Есаяна А.К.</t>
   </si>
   <si>
-    <t>В курсе дается развернутый уголовно-правовой анализ конкретных составов преступлений в сфере экономики, рассматриваются наиболее проблемные вопросы их квалификации. При анализе наиболее сложных для квалификации составов преступлений используются материалы постановлений Пленума Верховного Суда Российской Федерации. Курс подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования по специальности «Юриспруденция» и программой курса «Уголовное право». Курс предназначен для бакалавров, магистрантов, аспирантов, обучающихся по юридической специальности.</t>
+    <t>В книге дается развернутый уголовно-правовой анализ конкретных составов преступлений в сфере экономики, рассматриваются наиболее проблемные вопросы их квалификации. При анализе наиболее сложных для квалификации составов преступлений используются материалы постановлений Пленума Верховного Суда Российской Федерации. Учебник подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования по специальности «Юриспруденция» и программой курса «Уголовное право». Учебник предназначен для бакалавров, магистрантов, аспирантов, обучающихся по юридической специальности.</t>
   </si>
   <si>
     <t>978-5-534-17480-9</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>13.10.2023</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ПРЕСТУПЛЕНИЯ ПРОТИВ ЛИЧНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе дается развернутый уголовно-правовой анализ конкретных составов преступлений против личности, рассматриваются наиболее проблемные вопросы их квалификации. При анализе наиболее сложных для квалификации составов преступлений используются материалы постановлений Пленума Верховного Суда Российской Федерации. Курс подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования по специальности «Юриспруденция» и программой курса «Уголовное право». Курс предназначен для бакалавров, магистрантов, аспирантов, обучающихся по юридической специальности.</t>
+    <t>В книге дается развернутый уголовно-правовой анализ конкретных составов преступлений против личности, рассматриваются наиболее проблемные вопросы их квалификации. При анализе наиболее сложных для квалификации составов преступлений используются материалы постановлений Пленума Верховного Суда Российской Федерации. Учебник подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования по специальности «Юриспруденция» и программой курса «Уголовное право». Учебник предназначен для бакалавров, магистрантов, аспирантов, обучающихся по юридической специальности.</t>
   </si>
   <si>
     <t>978-5-534-17501-1</t>
   </si>
   <si>
     <t>29.12.2023</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ: ПРЕСТУПЛЕНИЯ ПРОТИВ ГОСУДАРСТВЕННОЙ ВЛАСТИ, ВОЕННОЙ СЛУЖБЫ, МИРА И БЕЗОПАСНОСТИ ЧЕЛОВЕЧЕСТВА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования по специальности «Юриспруденция» и программой дисциплины «Уголовное право». В курсе дается развернутый уголовно-правовой анализ конкретных составов преступлений против государственной власти, военной службы, мира и безопасности человечества, рассматриваются наиболее проблемные вопросы их квалификации. При анализе сложных для квалификации составов преступлений используются материалы постановлений Пленума Верховного Суда Российской Федерации. Курс предназначен для бакалавров, магистрантов, аспирантов, обучающихся по юридической специальности.</t>
+    <t>Учебник подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования по специальности «Юриспруденция» и программой курса «Уголовное право». В книге дается развернутый уголовно-правовой анализ конкретных составов преступлений против государственной власти, военной службы, мира и безопасности человечества, рассматриваются наиболее проблемные вопросы их квалификации. При анализе сложных для квалификации составов преступлений используются материалы постановлений Пленума Верховного Суда Российской Федерации. Учебник предназначен для бакалавров, магистрантов, аспирантов, обучающихся по юридической специальности.</t>
   </si>
   <si>
     <t>978-5-534-17502-8</t>
   </si>
   <si>
     <t>30.07.2020</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ: ПРЕСТУПЛЕНИЯ ПРОТИВ ОБЩЕСТВЕННОЙ БЕЗОПАСНОСТИ И ОБЩЕСТВЕННОГО ПОРЯДКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования по специальности «Юриспруденция» и программой курса «Уголовное право». В книге дается развернутый уголовно-правовой анализ конкретных составов преступлений против общественной безопасности и общественного порядка, рассматриваются наиболее проблемные вопросы их квалификации. При анализе сложных для квалификации составов преступлений используются материалы постановлений Пленума Верховного Суда Российской Федерации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебник предназначен для бакалавров, магистрантов, аспирантов, обучающихся по юридической специальности.</t>
   </si>
   <si>
     <t>978-5-534-13708-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">