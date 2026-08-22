--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>