--- v1 (2026-03-06)
+++ v2 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>06.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>