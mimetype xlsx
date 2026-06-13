--- v2 (2026-04-21)
+++ v3 (2026-06-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>21.04.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>В издании описана деятельность судебных учреждений, комиссий и специальных процедур, функционирующих в рамках региональных систем защиты прав человека Европы. Рассматриваются темы, посвященные европейской системе защиты прав человека. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлению «Юриспруденция», аспирантов, преподавателей, а также для всех интересующихся современными проблемами международного права.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18689-5</t>
   </si>
   <si>
     <t>67.400.7я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. В 2 ЧАСТЯХ. Ч. 2 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х., Иншаковой А. О.</t>
   </si>
   <si>
-    <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС. Всего обе части включают в себя 27 тем, каждая из которых знакомит с основами правового регулирования важнейших сфер межгосударственного сотрудничества стран — участниц ЕС, его экономической и социальной деятельности, а также наднационального координирования соответствующих общих политик объединенной Европы.</t>
+    <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС.</t>
   </si>
   <si>
     <t>978-5-534-14615-8, 978-5-534-14614-1</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>31.10.2012</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Капустина А.Я.</t>
   </si>
   <si>
     <t>Цель курса дать представление об основах европейского права как важнейшего инструмента интеграционных процессов, идущих в рамках Европейского Союза, обучить студентов навыкам анализа и использования источников права ЕС. Авторы курса рассмотрели важные теоретические и практические проблемы деятельности Европейского Союза, проанализировали его международно-правовой статус, нормативное регулирование взаимоотношений с Российской Федерацией, дали квалифицированную оценку отдельным институтам ЕС и его нормативным правовым актам.</t>
   </si>
   <si>
     <t>978-5-534-21936-4</t>
   </si>
   <si>
     <t>67.412.1я73</t>
   </si>
@@ -211,69 +211,69 @@
   <si>
     <t>ПРАВО МЕЖДУНАРОДНЫХ ОРГАНИЗАЦИЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х.</t>
   </si>
   <si>
     <t>В курсе рассмотрены основные вопросы структуры и деятельности международных организаций. Изложены понятия и определения международных организаций, их классификация, правовая природа, создание и прекращение, а также вопросы правопреемства и ответственности. Раскрыты организационно-правовые и административно-правовые вопросы международных организаций, а также описаны особенности универсальных (ООН, специализированные учреждения ООН) и региональных международных организаций. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических факультетов и вузов, а также всех интересующихся проблемами международного права, внешней политики и международных отношений.</t>
   </si>
   <si>
     <t>978-5-534-16047-5</t>
   </si>
   <si>
     <t>37.412я73</t>
   </si>
   <si>
     <t>07.11.2017</t>
   </si>
   <si>
     <t>ПРАВО МЕЖДУНАРОДНЫХ ОРГАНИЗАЦИЙ. РЕГИОНАЛЬНЫЕ, МЕЖРЕГИОНАЛЬНЫЕ, СУБРЕГИОНАЛЬНЫЕ МЕЖПРАВИТЕЛЬСТВЕННЫЕ ОРГАНИЗАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х., Солнцева А. М.</t>
   </si>
   <si>
-    <t>Учебник представляет собой первое в российской международно-правовой науке издание, в котором в систематизированном виде изложен материал о деятельности международных межправительственных организаций регионального, межрегионального и субрегионального характера, о некоторых из которых известно мало или вообще отсутствует информация.</t>
+    <t>Учебник представляет собой первое в российской международно-правовой науке издание, в котором в систематизированном виде изложен материал о деятельности международных межправительственных организаций регионального, межрегионального и субрегионального характера, о некоторых из которых известно мало или вообще отсутствует информация. Данное издание является логическим продолжением учебника Право международных организаций / под ред. А. Х. Абашидзе. — М. : Издательство Юрайт, 2016.</t>
   </si>
   <si>
     <t>978-5-534-05411-8</t>
   </si>
   <si>
     <t>66.4(0)6я73</t>
   </si>
   <si>
     <t>22.02.2024</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНЫЕ СИСТЕМЫ ЗАЩИТЫ ПРАВ ЧЕЛОВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
-    <t>В курсе содержится материал о деятельности судебных учреждений, комиссий и специальных процедур, функционирующих в рамках региональных систем защиты прав человека Европы, Америки, Африки и Азии, а также международных механизмах и международно-правовых актах, созданных и принятых соответственно региональными, межрегиональными и субрегиональными межправительственными организациями. Особое внимание отводится рассмотрению вопросов сотрудничества универсальных механизмов по правам человека и региональных правозащитных механизмов. Издание подготовлено в рамках проекта совместной Магистерской программы по правам человека Консорциума университетов России, реализуемой при поддержке Управления Верховного комиссара ООН по правам человека (УВКПЧ ООН), при этом мнение авторов может не совпадать и не должно отождествляться с позицией УВКПЧ ООН. Для студентов, обучающихся по направлению «Юриспруденция», аспирантов, преподавателей, а также для всех интересующихся современными проблемами международного права.</t>
+    <t>В курсе содержится материал о деятельности судебных учреждений, комиссий и специальных процедур, функционирующих в рамках региональных систем защиты прав человека Европы, Америки, Африки и Азии, а также международных механизмах и международно-правовых актах, созданных и принятых соответственно региональными, межрегиональными и субрегиональными межправительственными организациями. Особое внимание отводится рассмотрению вопросов сотрудничества универсальных механизмов по правам человека и региональных правозащитных механизмов. Для студентов, обучающихся по направлению «Юриспруденция», аспирантов, преподавателей, а также для всех интересующихся современными проблемами международного права.</t>
   </si>
   <si>
     <t>978-5-534-18625-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>