--- v3 (2026-06-13)
+++ v4 (2026-08-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>13.06.2026</t>
+    <t>06.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>11.03.2024</t>
   </si>
   <si>
     <t>ЕВРОПЕЙСКАЯ СИСТЕМА ЗАЩИТЫ ПРАВ ЧЕЛОВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Абашидзе А. Х., Алисиевич Е. С. ; Под ред. Абашидзе А.Х.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное право</t>
   </si>
   <si>
     <t>В издании описана деятельность судебных учреждений, комиссий и специальных процедур, функционирующих в рамках региональных систем защиты прав человека Европы. Рассматриваются темы, посвященные европейской системе защиты прав человека. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлению «Юриспруденция», аспирантов, преподавателей, а также для всех интересующихся современными проблемами международного права.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18689-5</t>
   </si>
   <si>
     <t>67.400.7я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. В 2 ЧАСТЯХ. Ч. 2 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х., Иншаковой А. О.</t>
   </si>