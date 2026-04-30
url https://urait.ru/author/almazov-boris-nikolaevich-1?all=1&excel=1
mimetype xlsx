--- v2 (2026-03-03)
+++ v3 (2026-04-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
-[...1 lines deleted...]
-    <t>03.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -170,50 +170,53 @@
     <t>ПСИХИЧЕСКАЯ СРЕДОВАЯ ДЕЗАДАПТАЦИЯ НЕСОВЕРШЕННОЛЕТНИХ 2-е изд. Монография</t>
   </si>
   <si>
     <t>Алмазов Б. Н.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В настоящей монографии автор поднимает сложный вопрос о дезадаптации несовершеннолетних. Он исследует такие вопросы, как психологические детерминанты отклоняющегося поведения и различные факторы, влияющие на отклонение в поведении (мотивационные, ситуационные); средовая адаптация несовершеннолетних и возрастная психология; описывает делинквентное и противоправное поведение. Взяв за основу представление о средовой адаптации как необходимом условии эффективного взаимодействия подростка с миром взрослых, автор в каждом отдельном проявлении его социально нежелательной инициативы пытается установить истоки конфликта.</t>
   </si>
   <si>
     <t>978-5-534-09759-7</t>
   </si>
   <si>
     <t>25.12.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ СОВМЕСТИМОСТЬ С ДЕТЬМИ 2-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>Обложка</t>
+  </si>
+  <si>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>Издание было опубликовано в 1991 году. Естественно, тогда проблемы воспитания были несколько иными, социалистические традиции еще были в силе, так называемое общественное воспитание явно преобладало над семейным, двор был хорошим компенсатором школьных неудач, улица жила своей жизнью. Но и в наши дни, как и в любые времена, «детство в тягость человеку». Фундаментальные проблемы те же самые. Во втором издании мы постарались учесть и обозначить особенности воспитания, присущие современному образу жизни. Книга адресована родителям, сомневающимся в своих позициях, испытывающим тревогу из-за потери контакта с детьми, озабоченных поведением ребенка. Она помогает лучше понять внутренний мир несовершеннолетнего, мотивы его поступков, природу побуждений, привлекающих его к взрослым и отталкивающих от них. Написанная в научно-популярном жанре, книга может быть использована также школьными психологами, педагогами, врачами, юристами, занимающимися практической помощью семье.</t>
   </si>
   <si>
     <t>978-5-534-14250-1</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКИЕ ОСНОВЫ ПЕДАГОГИЧЕСКОЙ РЕАБИЛИТАЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
     <t>В курсе рассматриваются концептуальные основы психической средовой дезадаптации несовершеннолетних, а также формы и причины девиантного поведения подростков, способы педагогического воздействия и реабилитации. Поднимаются вопросы права на социальную поддержку и аспекты ее организации.</t>
   </si>
   <si>
     <t>978-5-534-09723-8</t>
   </si>
@@ -1022,205 +1025,205 @@
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>124</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="9">
         <v>449.0</v>
       </c>
       <c r="M7" s="9">
         <v>489.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6">
         <v>88</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.134</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>586504</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>223</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1269.0</v>
       </c>
       <c r="M8" s="9">
         <v>1399.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y8" s="8">
         <v>0.39</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>587017</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>172</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1029.0</v>
       </c>
       <c r="M9" s="9">
         <v>1129.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y9" s="8">
         <v>0.328</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>