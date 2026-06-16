--- v3 (2026-04-30)
+++ v4 (2026-06-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>30.04.2026</t>
+    <t>16.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>