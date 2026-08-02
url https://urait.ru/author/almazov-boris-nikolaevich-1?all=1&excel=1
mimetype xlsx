--- v4 (2026-06-16)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>16.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>