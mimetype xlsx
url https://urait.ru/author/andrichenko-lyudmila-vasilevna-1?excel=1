--- v1 (2026-02-20)
+++ v2 (2026-04-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>20.02.2026</t>
+    <t>26.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>