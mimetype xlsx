--- v2 (2026-04-26)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>26.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННО-ПРАВОВОЙ СТАТУС ЧЕЛОВЕКА В РОССИЙСКОЙ ФЕДЕРАЦИИ 2-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Умнова И. А., Алешкова И. А., Андриченко Л. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
-    <t>Курс на углубленном уровне раскрывает характеристику теоретических и правовых основ конституционно-правового статуса человека в РФ, конституционых принципов правового статуса человека, системы прав и обязанностей человека и гражданина в Российской Федерации. Соответствует требованиям ФГОС ВО. Для обучающихся по юридическим направлениям и специальностям.</t>
+    <t>Курс на углубленном уровне раскрывает характеристику теоретических и правовых основ конституционно-правового статуса человека в РФ, системы прав и обязанностей, института российского гражданства.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21208-2</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Умнова И. А., Алешкова И. А., Андриченко Л. В. ; Под общ. ред. Умновой И.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>