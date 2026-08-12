--- v3 (2026-06-23)
+++ v4 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>23.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -115,90 +115,90 @@
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННО-ПРАВОВОЙ СТАТУС ЧЕЛОВЕКА В РОССИЙСКОЙ ФЕДЕРАЦИИ 2-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
-    <t>Умнова И. А., Алешкова И. А., Андриченко Л. В.</t>
+    <t>Умнова-Конюхова И. А., Алешкова И. А., Андриченко Л. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
     <t>Курс на углубленном уровне раскрывает характеристику теоретических и правовых основ конституционно-правового статуса человека в РФ, системы прав и обязанностей, института российского гражданства.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21208-2</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Умнова И. А., Алешкова И. А., Андриченко Л. В. ; Под общ. ред. Умновой И.А.</t>
+    <t>Умнова-Конюхова И. А., Алешкова И. А., Андриченко Л. В. ; Под общ. ред. Умновой-Конюховой И. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Курс на углубленном уровне раскрывает содержание и проблемы реализации основных институтов конституционного права Российской Федерации. Авторы дают развернутую характеристику теоретических и правовых основ конституционно-правового статуса человека в РФ, системы прав и обязанностей, института российского гражданства и многое другое. При рассмотрении вопросов конституционного права РФ проводится сравнительный анализ с их конституционно-правовым регулированием в зарубежных странах; поднимаются актуальные проблемы совершенствования институтов конституционного права РФ, приводятся наиболее распространенные дискуссии в науке конституционного права РФ.</t>
   </si>
   <si>
     <t>978-5-534-21207-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>