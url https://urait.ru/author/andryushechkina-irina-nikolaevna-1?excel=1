--- v2 (2026-03-25)
+++ v3 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>25.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>