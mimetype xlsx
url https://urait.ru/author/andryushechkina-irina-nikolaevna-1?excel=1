--- v3 (2026-05-21)
+++ v4 (2026-07-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>21.05.2026</t>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>16.11.2023</t>
   </si>
   <si>
     <t>ПРАВОВАЯ СТАТИСТИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Андрюшечкина И. Н., Ковалев Е. А., Савюк Л. К., Бикбулатов Ю. А. ; Под ред. Савюка Л.К.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Право: общие работы</t>
   </si>
   <si>
-    <t>Курс отличается новаторским подходом к освещению актуальных вопросов правовой статистики, рассматривая не только количественные данные о правовых явлениях, объектах правовой действительности, в том числе преступности, но и совокупность методов их исследования, основанных на анализе статистических показателей деятельности правоохранительных органов и судов общей юрисдикции. Авторы исходили из того, что этот курс должен быть, с одной стороны, довольно широким, чтобы играть развивающую гуманитарную роль, с другой — достаточно содержательным, чтобы студенты на основе применения элементарных математических методов, обеспечивающих объективность, научились решать несложные прикладные задачи, получать наиболее значимые результаты при обработке статистических данных. Изложение материала сопровождается примерами и упражнениями реальной практики, часть из которых предназначена для выполнения «вручную», а часть - в компьютерном классе с использованием офисного приложения MS Excel.</t>
+    <t>Учебник отличается новаторским подходом к освещению актуальных вопросов правовой статистики, рассматривая не только количественные данные о правовых явлениях, объектах правовой действительности, в том числе преступности, но и совокупность методов их исследования, основанных на анализе статистических показателей деятельности правоохранительных органов и судов общей юрисдикции.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17360-4</t>
   </si>
   <si>
     <t>67.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ПРАВОВАЯ СТАТИСТИКА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Андрюшечкина И. Н., Ковалев Е. А., Савюк Л. К., Бикбулатов Ю. А. ; Под общ. ред. Савюка Л.К.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс подготовлен с учетом наиболее полных учебных программ по правовой статистике и включает в себя два раздела. В первом разделе излагаются основы теории статистики, ее методы. Во втором разделе вопросы теории статистики рассматриваются в ракурсе практической реализации ведения статистики в правоохранительных органах, органах юстиции и судебной системе. Значительное внимание уделено вопросам статистического учета правоохранительными органами и судами общей юрисдикции преступлений и лиц, их совершивших, судимости; использованы официальные данные статистической информации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим специальностям.</t>
+    <t>Значительное внимание уделено вопросам статистического учета правоохранительными органами и судами общей юрисдикции преступлений и лиц, их совершивших, судимости; использованы официальные данные статистической информации. Задания для самостоятельной работы студентов построены на решении конкретных задач, возникающих в практической работе. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим специальностям.</t>
   </si>
   <si>
     <t>978-5-534-17361-1</t>
   </si>
   <si>
     <t>67.5я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>