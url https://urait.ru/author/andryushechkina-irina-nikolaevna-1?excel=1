--- v4 (2026-07-05)
+++ v5 (2026-09-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>05.07.2026</t>
+    <t>03.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>