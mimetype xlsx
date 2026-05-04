--- v0 (2026-01-19)
+++ v1 (2026-05-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
-[...1 lines deleted...]
-    <t>19.01.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+  <si>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,77 +148,116 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Информационные системы и технологии</t>
   </si>
   <si>
     <t>В учебнике последовательно представлено описание инсталляции, конфигурирования, оптимизации и эксплуатации сетей передачи данных. Основу данного издания составили методические материалы авторского коллектива, а также учебные курсы сетевых академий Cisco и Huawei: «Introduction to Cybersecurity Pусский» сетевой академии Cisco и курс «HCIA Datacom» академии сетевой академии Huawei. Соответствует Федеральному государственному образовательному стандарту высшего образования. Учебник предназначен для обучающихся по направлениям 09.03.02 «Информационные системы и технологии», 10.03.01 «Информационная безопасность», 10.05.01 «Компьютерная безопасность», 15.03.06 «Мехатроника и робототехника», аспирантов, преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами эксплуатации сетевого оборудования, в частности сетевого оборудования Cisco и Huawei.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21454-3</t>
   </si>
   <si>
     <t>32.973.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
+    <t>05.03.2026</t>
+  </si>
+  <si>
+    <t>Веб-разработка. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>О.В. Ратанова [и др.]; под общей редакцией О.В. Ратановой, Н.А. Ребус, А.Ю. Анисимова.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Программирование</t>
+  </si>
+  <si>
+    <t>Курс представляет собой систематизированное введение в веб-разработку, охватывая основные языки и технологии создания современных интернет-приложений. Материал структурирован вокруг четырех ключевых компонентов: HTML для создания структуры контента, CSS для оформления и позиционирования элементов, JavaScript для реализации клиентской логики и PHP для серверной обработки данных. Отдельный акцент сделан на интеграции веб-приложений с реляционными базами данных MySQL. Каждая тема сочетает теоретическое изложение с описанием практических методик реализации. Содержание и методологический подход полностью соответствуют современным федеральным государственным образовательным стандартам для программ высшего и среднего профессионального образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-21194-8</t>
+  </si>
+  <si>
+    <t>32.973.4я73</t>
+  </si>
+  <si>
+    <t>27.03.2026</t>
+  </si>
+  <si>
+    <t>Веб-разработка. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Под общ. ред. Ратановой О. В., Ребус Н. А., Анисимова А.Ю.</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Курс представляет собой систематизированное введение в веб-разработку, охватывая основные языки и технологии создания современных интернет-приложений. Материал структурирован вокруг четырех ключевых компонентов: HTML для создания структуры контента, CSS для оформления и позиционирования элементов, JavaScript для реализации клиентской логики и PHP для серверной обработки данных. Отдельный акцент сделан на интеграции веб-приложений с реляционными базами данных MySQL. Каждая тема сочетает теоретическое изложение с описанием практических методик реализации. Содержание и методологический подход полностью соответствуют современным федеральным государственным образовательным стандартам для программ среднего профессионального образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-21227-3</t>
+  </si>
+  <si>
+    <t>32.973.4я723</t>
+  </si>
+  <si>
     <t>11.03.2025</t>
   </si>
   <si>
     <t>КОМПЬЮТЕРНЫЕ И ТЕЛЕКОММУНИКАЦИОННЫЕ СЕТИ. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Гриф УМО СПО</t>
-[...4 lines deleted...]
-  <si>
     <t>978-5-534-21456-7</t>
   </si>
   <si>
     <t>32.973.2я723</t>
   </si>
   <si>
     <t>14.02.2025</t>
   </si>
   <si>
     <t>КОМПЬЮТЕРНЫЕ СЕТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Переплет</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-21452-9</t>
   </si>
   <si>
     <t>24.02.2025</t>
   </si>
   <si>
     <t>КОМПЬЮТЕРНЫЕ СЕТИ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-21453-6</t>
   </si>
   <si>
     <t>28.09.2023</t>
   </si>
   <si>
     <t>СТРАХОВАНИЕ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Анисимов А. Ю., Обухова А. С. ; Отв. ред. Анисимов А. Ю.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
@@ -259,102 +298,99 @@
   <si>
     <t>Под ред. Анисимова А.Ю., Пятаевой О.А.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Инноватика</t>
   </si>
   <si>
     <t>В курсе последовательно изложены методические подходы к осуществлению процесса технологического брокерства. Представлены концептуальные основы технологического брокерства как направления технологического предпринимательства, стратегии технологического брокерства в инновационной деятельности организаций, охарактеризованы модели коммерциализации инновационных технологических разработок. Рассмотрены различные методы оценки потенциала технологий, алгоритм проектирования системы трансфера технологий, методология оценки готовности технологических проектов, методика технологического аудита, которая может использоваться в контексте оценки стратегического потенциала технологий. Представлены отдельные аспекты стратегирования специализированных трудовых ресурсов (технологический брокер), необходимых для успешного трансфера технологий. Дан обзор различных методов оценки эффективности внедрения инновационных технологических решений, венчурных инвестиций в технологические разработки. Изложение материала подчинено основной цели — формирование у студентов знаний, умений и навыков по управлению процессами технологического развития. Соответствует федеральному государственному образовательному стандарту высшего образования. Предназначен для студентов высших учебных заведений, аспирантов, преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами долгосрочного управления процессом разработки и внедрения технологических разработок.</t>
   </si>
   <si>
     <t>978-5-534-17024-5</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>27.02.2024</t>
   </si>
   <si>
     <t>ТРАНСФЕР ТЕХНОЛОГИЙ В ИННОВАЦИОННОЙ ЭКОНОМИКЕ. Учебник для вузов</t>
   </si>
   <si>
-    <t xml:space="preserve"> А. Ю. Анисимов [и др.] ; под общей редакцией А. Ю. Анисимова, О. А. Пятаевой.</t>
+    <t>Под общ. ред. Анисимова А.Ю., Пятаевой О.А.</t>
   </si>
   <si>
     <t>В курсе последовательно изложены методические подходы к осуществлению процесса трансфера технологий, анализу масштабов трансфера технологий, проанализированы статистические данные по трансферу технологий в зарубежных странах и в российской экономике. Изложение материала подчинено основной цели формирование у студентов знаний, умений и навыков по управлению процессами инновационного развития, оценке возможностей и разработке методов управления стратегий трансфера технологий. Соответствует федеральному государственному образовательному стандарту высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим, инженерно-техническим направлениям, аспирантов, преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами управления инновациями, разработки и реализации стратегий трансфера технологий и систем управления величинами индикаторов инновационного развития.</t>
   </si>
   <si>
     <t>978-5-534-18676-5</t>
   </si>
   <si>
     <t>25.06.2021</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ ОРГАНИЗАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. Ю., Пятаева О. А., Грабская Е. П.</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>В данном курсе последовательно изложены методические подходы к осуществлению процесса управления персоналом, представлена структура и взаимосвязь элементов кадровой политики организации, процесс разработки мероприятий по управлению персоналом в организации. Изложение материала подчинено основной цели — формированию у студентов знаний, умений и навыков по управлению персоналом. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначено для студентов высших учебных заведений, обучающихся по направлениям 38.03.01 «Экономика», 38.03.02 «Менеджмент», аспирантов, преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами управления персоналом, разработки и реализации кадровой политики и систем управления персоналом.</t>
   </si>
   <si>
     <t>978-5-534-14305-8</t>
   </si>
   <si>
     <t>65.050я73</t>
   </si>
   <si>
     <t>22.01.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ ОРГАНИЗАЦИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>В данном курсе последовательно изложены методические подходы к осуществлению процесса управления персоналом, представлена структура и взаимосвязь элементов кадровой политики организации, процесс разработки мероприятий по управлению персоналом в организации. Изложение материала подчинено основной цели — формированию у студентов знаний, умений и навыков по управлению персоналом. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено для студентов, обучающихся по направлениям 38.02.01 «Экономика», 38.02.02 «Менеджмент», преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами управления персоналом, разработки и реализации кадровой политики и систем управления персоналом.</t>
   </si>
   <si>
     <t>978-5-534-18748-9</t>
   </si>
   <si>
     <t>27.09.2024</t>
   </si>
   <si>
     <t>ФУНКЦИОНАЛЬНОЕ ПРОГРАММИРОВАНИЕ. ТЕОРЕТИЧЕСКИЕ И ПРАКТИЧЕСКИЕ ОСНОВЫ ДЛЯ РАЗНЫХ ЯЗЫКОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Анисимова А.Ю., Трубина А. Е., Мастяева Ф. А.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Программирование</t>
   </si>
   <si>
     <t>В курсе представлены теоретические основы, позволяющие изучить методику функционального программирования на императивных и функциональных языках, а также практические примеры, способствующие развитию навыка программирования по-средством закрепления полученных теоретических знаний. Первая тема данного курса посвящена разбору основных концепций и понятий функционального программирования, таких как: понятие функции, свойства функций, понятия «чистой» функции и побочных эффектов, понятие функции высшего порядка, лямбда-исчисление и каррирование, а также рассматривается применение приемов функ-ционального программирования, применимые в таких императивных языках программи-рования как: JavaScript, TypeScript, Ruby, Kotlin, C#. Вторая тема посвящена рассмотрению модели функционального программирова-ния на мультипарадигменных языках — Common LISP и Scala. Соответствует ФГОС ВО последнего поколения.</t>
   </si>
   <si>
     <t>978-5-534-20518-3</t>
   </si>
   <si>
     <t>32.973-018я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -723,59 +759,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ip-seti-v-infokommunikacionnyh-sistemah-590200" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kompyuternye-i-telekommunikacionnye-seti-590201" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kompyuternye-seti-590190" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kompyuternye-seti-590199" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strahovanie-584992" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strahovoe-delo-585019" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologicheskoe-brokerstvo-568538" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/transfer-tehnologiy-v-innovacionnoy-ekonomike-568531" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-organizacii-588625" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-organizacii-569002" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/funkcionalnoe-programmirovanie-teoreticheskie-i-prakticheskie-osnovy-dlya-raznyh-yazykov-589911" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ip-seti-v-infokommunikacionnyh-sistemah-590200" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/veb-razrabotka-590626" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/veb-razrabotka-590627" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kompyuternye-i-telekommunikacionnye-seti-590201" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kompyuternye-seti-590190" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kompyuternye-seti-590199" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strahovanie-584992" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/strahovoe-delo-585019" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologicheskoe-brokerstvo-589283" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/transfer-tehnologiy-v-innovacionnoy-ekonomike-589276" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-organizacii-588625" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-organizacii-589671" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/funkcionalnoe-programmirovanie-teoreticheskie-i-prakticheskie-osnovy-dlya-raznyh-yazykov-589911" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -834,51 +870,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -975,807 +1011,949 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>96</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>539.0</v>
+        <v>579.0</v>
       </c>
       <c r="M5" s="9">
-        <v>589.0</v>
+        <v>639.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.135</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>590201</v>
+        <v>590626</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>96</v>
+        <v>217</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>539.0</v>
+        <v>1239.0</v>
       </c>
       <c r="M6" s="9">
-        <v>589.0</v>
+        <v>1359.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.135</v>
+        <v>0.383</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>590190</v>
+        <v>590627</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>515</v>
+        <v>217</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L7" s="9">
-        <v>2439.0</v>
+        <v>1239.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2679.0</v>
+        <v>1359.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.744</v>
+        <v>0.383</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>590199</v>
+        <v>590201</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>515</v>
+        <v>96</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2439.0</v>
+        <v>579.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2679.0</v>
+        <v>639.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
-      <c r="W8" s="6"/>
+      <c r="W8" s="6" t="s">
+        <v>63</v>
+      </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.744</v>
+        <v>0.135</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>584992</v>
+        <v>590190</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>208</v>
+        <v>515</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L9" s="9">
-        <v>1119.0</v>
+        <v>2619.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1229.0</v>
+        <v>2879.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.372</v>
+        <v>0.744</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>585019</v>
+        <v>590199</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>208</v>
+        <v>515</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L10" s="9">
-        <v>1119.0</v>
+        <v>2619.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1229.0</v>
+        <v>2879.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V10" s="6"/>
-      <c r="W10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W10" s="6"/>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.372</v>
+        <v>0.744</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>568538</v>
+        <v>584992</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L11" s="9">
-        <v>1099.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1209.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="R11" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="R11" s="6" t="s">
+      <c r="S11" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.366</v>
+        <v>0.372</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>568531</v>
+        <v>585019</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L12" s="9">
-        <v>1299.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1429.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="Q12" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="R12" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="R12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.424</v>
+        <v>0.372</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>588625</v>
+        <v>589283</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>278</v>
+        <v>203</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L13" s="9">
-        <v>1419.0</v>
+        <v>1169.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1559.0</v>
+        <v>1289.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.457</v>
+        <v>0.366</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>569002</v>
+        <v>589276</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J14" s="8">
-        <v>278</v>
+        <v>251</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L14" s="9">
-        <v>1419.0</v>
+        <v>1399.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1559.0</v>
+        <v>1539.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
-        <v>0.457</v>
+        <v>0.424</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
-        <v>589911</v>
+        <v>588625</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
-        <v>135</v>
+        <v>278</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L15" s="9">
-        <v>689.0</v>
+        <v>1519.0</v>
       </c>
       <c r="M15" s="9">
-        <v>759.0</v>
+        <v>1669.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
+        <v>0.457</v>
+      </c>
+      <c r="Z15" s="6"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="8">
+        <v>589671</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="F16" s="6"/>
+      <c r="G16" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" s="6"/>
+      <c r="I16" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J16" s="8">
+        <v>278</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L16" s="9">
+        <v>1519.0</v>
+      </c>
+      <c r="M16" s="9">
+        <v>1669.0</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="R16" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="T16" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U16" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0.457</v>
+      </c>
+      <c r="Z16" s="6"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="8">
+        <v>589911</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="F17" s="6"/>
+      <c r="G17" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="6"/>
+      <c r="I17" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J17" s="8">
+        <v>135</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L17" s="9">
+        <v>739.0</v>
+      </c>
+      <c r="M17" s="9">
+        <v>809.0</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="T17" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="V17" s="6"/>
+      <c r="W17" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y17" s="8">
         <v>0.182</v>
       </c>
-      <c r="Z15" s="6"/>
+      <c r="Z17" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>