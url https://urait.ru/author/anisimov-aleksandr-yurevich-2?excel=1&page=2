--- v0 (2026-01-19)
+++ v1 (2026-05-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...1 lines deleted...]
-    <t>19.01.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,87 +109,132 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
+    <t>25.06.2021</t>
+  </si>
+  <si>
+    <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ ОРГАНИЗАЦИИ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Анисимов А. Ю., Пятаева О. А., Грабская Е. П.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Менеджмент</t>
+  </si>
+  <si>
+    <t>Управление персоналом. Управление человеческими ресурсами</t>
+  </si>
+  <si>
+    <t>В данном курсе последовательно изложены методические подходы к осуществлению процесса управления персоналом, представлена структура и взаимосвязь элементов кадровой политики организации, процесс разработки мероприятий по управлению персоналом в организации. Изложение материала подчинено основной цели — формированию у студентов знаний, умений и навыков по управлению персоналом. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначено для студентов высших учебных заведений, обучающихся по направлениям 38.03.01 «Экономика», 38.03.02 «Менеджмент», аспирантов, преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами управления персоналом, разработки и реализации кадровой политики и систем управления персоналом.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-14305-8</t>
+  </si>
+  <si>
+    <t>65.050я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>22.01.2024</t>
+  </si>
+  <si>
+    <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ ОРГАНИЗАЦИИ. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>В данном курсе последовательно изложены методические подходы к осуществлению процесса управления персоналом, представлена структура и взаимосвязь элементов кадровой политики организации, процесс разработки мероприятий по управлению персоналом в организации. Изложение материала подчинено основной цели — формированию у студентов знаний, умений и навыков по управлению персоналом. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено для студентов, обучающихся по направлениям 38.02.01 «Экономика», 38.02.02 «Менеджмент», преподавателей, слушателей системы повышения квалификации, а также читателей, интересующихся вопросами управления персоналом, разработки и реализации кадровой политики и систем управления персоналом.</t>
+  </si>
+  <si>
+    <t>978-5-534-18748-9</t>
+  </si>
+  <si>
     <t>27.09.2024</t>
   </si>
   <si>
     <t>ФУНКЦИОНАЛЬНОЕ ПРОГРАММИРОВАНИЕ. ТЕОРЕТИЧЕСКИЕ И ПРАКТИЧЕСКИЕ ОСНОВЫ ДЛЯ РАЗНЫХ ЯЗЫКОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Анисимова А.Ю., Трубина А. Е., Мастяева Ф. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Гриф УМО ВО</t>
-[...4 lines deleted...]
-  <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Программирование</t>
   </si>
   <si>
     <t>В курсе представлены теоретические основы, позволяющие изучить методику функционального программирования на императивных и функциональных языках, а также практические примеры, способствующие развитию навыка программирования по-средством закрепления полученных теоретических знаний. Первая тема данного курса посвящена разбору основных концепций и понятий функционального программирования, таких как: понятие функции, свойства функций, понятия «чистой» функции и побочных эффектов, понятие функции высшего порядка, лямбда-исчисление и каррирование, а также рассматривается применение приемов функ-ционального программирования, применимые в таких императивных языках программи-рования как: JavaScript, TypeScript, Ruby, Kotlin, C#. Вторая тема посвящена рассмотрению модели функционального программирова-ния на мультипарадигменных языках — Common LISP и Scala. Соответствует ФГОС ВО последнего поколения.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-20518-3</t>
   </si>
   <si>
     <t>32.973-018я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -549,59 +594,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/funkcionalnoe-programmirovanie-teoreticheskie-i-prakticheskie-osnovy-dlya-raznyh-yazykov-589911" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-organizacii-588625" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-organizacii-589671" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/funkcionalnoe-programmirovanie-teoreticheskie-i-prakticheskie-osnovy-dlya-raznyh-yazykov-589911" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z5"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -660,51 +705,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -774,126 +819,268 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>589911</v>
+        <v>588625</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>135</v>
+        <v>278</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>689.0</v>
+        <v>1519.0</v>
       </c>
       <c r="M5" s="9">
-        <v>759.0</v>
+        <v>1669.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
+        <v>0.457</v>
+      </c>
+      <c r="Z5" s="6"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="8">
+        <v>589671</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="6"/>
+      <c r="G6" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="6"/>
+      <c r="I6" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J6" s="8">
+        <v>278</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" s="9">
+        <v>1519.0</v>
+      </c>
+      <c r="M6" s="9">
+        <v>1669.0</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y6" s="8">
+        <v>0.457</v>
+      </c>
+      <c r="Z6" s="6"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="8">
+        <v>589911</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F7" s="6"/>
+      <c r="G7" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="6"/>
+      <c r="I7" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J7" s="8">
+        <v>135</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="9">
+        <v>739.0</v>
+      </c>
+      <c r="M7" s="9">
+        <v>809.0</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="S7" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="T7" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U7" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="V7" s="6"/>
+      <c r="W7" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="X7" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y7" s="8">
         <v>0.182</v>
       </c>
-      <c r="Z5" s="6"/>
+      <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>