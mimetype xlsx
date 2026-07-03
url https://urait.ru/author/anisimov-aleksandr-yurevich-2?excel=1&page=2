--- v1 (2026-05-04)
+++ v2 (2026-07-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>04.05.2026</t>
+    <t>03.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>