--- v2 (2026-07-03)
+++ v3 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>