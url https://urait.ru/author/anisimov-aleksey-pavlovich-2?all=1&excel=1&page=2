--- v0 (2026-01-19)
+++ v1 (2026-04-28)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
-[...1 lines deleted...]
-    <t>19.01.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+  <si>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,140 +148,149 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
     <t>Курс подготовлен на основе Федерального закона от 29 декабря 2006 г. № 264-ФЗ «О развитии сельского хозяйства» и других актов аграрного законодательства, охватывает все основные темы курса аграрного права, преподаваемого в юридических вузах. В нем раскрываются основные понятия аграрного права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям и специальностям «Юриспруденция», «Юриспруденция (учитель права)», «Правоохранительная деятельность», «Юриспруденция (бакалавр)», «Юриспруденция (магистр)».</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14767-4</t>
   </si>
   <si>
     <t>67.404.96я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>25.01.2022</t>
-[...2 lines deleted...]
-    <t>ГРАЖДАНСКОЕ ПРАВО РОССИИ. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для вузов</t>
+    <t>04.02.2026</t>
+  </si>
+  <si>
+    <t>Гражданское право России. Общая часть 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Козлова М. Ю., Рыженков А. Я. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
-[...2 lines deleted...]
-    <t>978-5-534-15227-2</t>
+    <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Теоретический материал дополняют интерактивные тесты и практико-ориентированные задания, направленные на закрепление теории, развитие навыков правового анализа и применения норм гражданского законодательства в типовых ситуациях. Для студентов, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-21959-3</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>21.03.2024</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО РОССИИ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рыженков А. Я., Анисимов А. П., Козлова М. Ю., Осетрова А. Ю. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Данный практикум подготовлен на основе Гражданского кодекса РФ, иных федеральных законов и подзаконных актов. Он охватывает все основные темы курса для бакалавров и магистров. Использование практикума позволит усвоить основные понятия, изучить ведущие научные работы, приобрести умения и навыки по решению практических задач и составлению необходимых документов. Издание содержит методические рекомендации по изучению курса гражданского права, практические материалы для бакалавров, а также включает учебно-методический комплекс по изучению спецкурса «Актуальные проблемы правового режима объектов недвижимости».</t>
   </si>
   <si>
     <t>978-5-534-18771-7</t>
   </si>
   <si>
-    <t>26.01.2022</t>
-[...2 lines deleted...]
-    <t>ГРАЖДАНСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для СПО</t>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
-    <t>978-5-534-15434-4</t>
+    <t>978-5-534-21960-9</t>
   </si>
   <si>
     <t>67.404я723</t>
   </si>
   <si>
     <t>20.06.2023</t>
   </si>
   <si>
-    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 8-е изд., пер. и доп. Учебник для вузов</t>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Козлова М. Ю., Рыженков А. Я., Чаркин С. А. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
+    <t>Учебник подготовлен на основе Гражданского кодекса РФ, включает основные темы курса гражданского права, преподаваемого в юридических ссузах. При подготовке учебника учтены последние изменения в законодательстве и новейшая судебная практика на 1 апреля 2018 года. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, преподавателей, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-16966-9</t>
+  </si>
+  <si>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право России», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по программе академического бакалавриата, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
-    <t>978-5-534-16983-6</t>
-[...8 lines deleted...]
-    <t>978-5-534-16966-9</t>
+    <t>978-5-534-20452-0</t>
+  </si>
+  <si>
+    <t>10.03.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право. Особенная часть», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия особенной части гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Для студентов и преподавателей юридических вузов и факультетов, сотрудников правоохранительных органов, государственных служащих, практикующих юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-22061-2</t>
   </si>
   <si>
     <t>13.06.2023</t>
   </si>
   <si>
-    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ОБЯЗАТЕЛЬСТВА 8-е изд., пер. и доп. Учебник для вузов</t>
-[...4 lines deleted...]
-  <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ОБЯЗАТЕЛЬСТВА 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-16964-5</t>
   </si>
   <si>
     <t>16.06.2023</t>
   </si>
   <si>
     <t>ДОГОВОРНОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание включает в себя основные темы курса договорного права. В издании рассматриваются общие понятия и условия договора, его содержание и форма, порядок заключения, изменения и расторжения. Широко представлены основания классификации и виды гражданско-правовых договоров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-16965-2</t>
   </si>
   <si>
     <t>14.01.2025</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Исакова Ю. И., Рыженков А. Я., Чаркин С. А. ; Под ред. Анисимова А.П.</t>
@@ -304,63 +313,63 @@
   <si>
     <t>Курс подготовлен на основе Земельного кодекса Российской Федерации и охватывает все основные темы дисциплины «Земельное право». Раскрываются основные понятия земельного права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Учтена специфика деятельности правоохранительных органов в области использования и охраны земель. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Юриспруденция», «Юриспруденция (учитель права)», а также для преподавателей.</t>
   </si>
   <si>
     <t>978-5-534-21276-1</t>
   </si>
   <si>
     <t>67.407я723</t>
   </si>
   <si>
     <t>20.07.2015</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Мельников Н. Н.</t>
   </si>
   <si>
     <t>Практикум охватывает все основные темы курса для бакалавров и магистров. В пособии содержатся методические рекомендации для бакалавров по изучению курса земельного права, включающие современную научную и учебную литературу, нормативные акты, рекомендуемые к обсуждению на практическом занятии теоретические вопросы, учебные задачи, составленные на материалах реально существующей судебной практики. Магистрантам авторы пособия предлагают использовать ряд интерактивных методик, позволяющих выработать как практические навыки по решению различных проблем современного земельного и экологического права, так и развить способности к научной работе, проведению самостоятельных творческих исследований проблем земельного и экологического права.</t>
   </si>
   <si>
     <t>978-5-534-03919-1</t>
   </si>
   <si>
-    <t>21.12.2023</t>
-[...2 lines deleted...]
-    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 9-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>24.03.2026</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
-    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
-[...2 lines deleted...]
-    <t>978-5-534-18530-0</t>
+    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
+  </si>
+  <si>
+    <t>978-5-534-12466-8</t>
   </si>
   <si>
     <t>08.02.2023</t>
   </si>
   <si>
     <t>ПРАВОВЕДЕНИЕ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Осетрова А. Ю., Попова О. В. ; Под ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>Курс входит в образовательную программу подготовки студентов по направлению прикладного бакалавриата. В нем раскрываются основные понятия общей теории права и государства, а также отраслевых дисциплин. Особое внимание уделяется рассмотрению норм конституционного, гражданского, уголовного, трудового, экологического и иных отраслей права. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может представлять интерес для студентов неюридических факультетов, а также для преподавателей, аспирантов, студентов юридических вузов, государственных и муниципальных служащих.</t>
   </si>
   <si>
     <t>978-5-534-16130-4</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>09.02.2023</t>
   </si>
@@ -382,57 +391,57 @@
   <si>
     <t>Семейное право 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Иншаковой А. О., Рыженкова А. Я., Матыцина Д. Е.</t>
   </si>
   <si>
     <t>Семейное право</t>
   </si>
   <si>
     <t>Курс отражает современный этап правового регулирования семейных отношений в России и ряде зарубежных стран. Студенты изучат условия заключения и прекращения брака, имущественные и личные права супругов, алиментные обязательства, формы устройства детей-сирот. Современность курса подчеркивается вниманием к диинамике семейных правоотношений и защите интересов детей в меняющихся социальных реалиях. Полученные при изучении курса компетенции полезны для работы в органах опеки, судах, нотариате, адвокатуре и организациях социальной защиты. Практико-ориентированный подход включает интерактивные тесты на образовательной платформе.</t>
   </si>
   <si>
     <t>978-5-534-19853-9</t>
   </si>
   <si>
     <t>СЕМЕЙНОЕ ПРАВО 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс предоставляет системные знания о правовом регулировании семейных отношений в России. Студенты изучат условия заключения и прекращения брака, права и обязанности супругов, алиментные обязательства, формы устройства детей, оставшихся без попечения родителей, и другие актуальные институты семейного права. Современность курса подчеркивается вниманием к последним изменениям законодательства, судебной практике и тенденциям развития семейных отношений. Полученные компетенции полезны для работы в органах опеки и попечительства, судах, нотариате, адвокатуре и организациях социальной защиты. Практико-ориентированный подход включает интерактивные тесты и решение ситуационных задач.</t>
   </si>
   <si>
     <t>978-5-534-19866-9</t>
   </si>
   <si>
-    <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...5 lines deleted...]
-    <t>978-5-534-18526-3</t>
+    <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ 10-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс направлен на формирование системных знаний о правовом регулировании охраны окружающей среды в Российской Федерации. Рассмотрены особенности экологического права как отрасли, конституционное право человека и гражданина на благоприятную окружающую среду, а также система органов экологического управления. Уделено внимание экономическим механизмам природоохранной деятельности и видам юридической ответственности за экологические правонарушения. Описаны особенности правового регулирования охраны окружающей среды в различных сферах деятельности, а также правовой режим охраны природных объектов. Отдельные темы посвящены территориям с особым эколого-правовым режимом, международному сотрудничеству в сфере охраны окружающей среды и опыту правового регулирования природоохранной деятельности в зарубежных странах. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, а также должностных лиц органов публичной власти и общественных экологических объединений.</t>
+  </si>
+  <si>
+    <t>978-5-534-12197-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -792,51 +801,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-588393" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-559739" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-560549" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-583975" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-584189" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-584188" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-praktikum-583197" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-561101" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-559637" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-588393" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-590719" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-praktikum-583197" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1044,1278 +1053,1278 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>523</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2479.0</v>
+        <v>2649.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2729.0</v>
+        <v>2909.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.754</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>559739</v>
+        <v>590718</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2099.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2309.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.647</v>
+        <v>0.64</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>560549</v>
+        <v>583273</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>329</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1639.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1799.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.519</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>583975</v>
+        <v>590719</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2099.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2309.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.647</v>
+        <v>0.64</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>584189</v>
+        <v>585322</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>242</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1269.0</v>
+        <v>1349.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1399.0</v>
+        <v>1479.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.413</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>585322</v>
+        <v>600458</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1269.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1399.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.413</v>
+        <v>0.376</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>584188</v>
+        <v>600271</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1839.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2019.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.575</v>
+        <v>0.554</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585319</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>376</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1839.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2019.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.575</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585358</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>348</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1719.0</v>
+        <v>1839.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1889.0</v>
+        <v>2019.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.542</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>582542</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>287</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1459.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1599.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.468</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>584598</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>287</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>1459.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M15" s="9">
-        <v>1599.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.468</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>583197</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>259</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
-        <v>1339.0</v>
+        <v>1429.0</v>
       </c>
       <c r="M16" s="9">
-        <v>1469.0</v>
+        <v>1569.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.434</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
-        <v>561101</v>
+        <v>600227</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J17" s="8">
-        <v>432</v>
+        <v>292</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>2089.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M17" s="9">
-        <v>2299.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
-        <v>0.644</v>
+        <v>0.474</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>582797</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>344</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
-        <v>1709.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M18" s="9">
-        <v>1879.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.537</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>585752</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>344</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
-        <v>1709.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M19" s="9">
-        <v>1879.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.537</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>589175</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>397</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
-        <v>1939.0</v>
+        <v>2069.0</v>
       </c>
       <c r="M20" s="9">
-        <v>2129.0</v>
+        <v>2279.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.601</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>589177</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>308</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
-        <v>1549.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M21" s="9">
-        <v>1699.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.493</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
-        <v>559637</v>
+        <v>600226</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J22" s="8">
-        <v>432</v>
+        <v>361</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
+        <v>1899.0</v>
+      </c>
+      <c r="M22" s="9">
         <v>2089.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
-        <v>0.644</v>
+        <v>0.557</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_15"/>