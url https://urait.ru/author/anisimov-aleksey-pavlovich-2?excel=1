--- v2 (2026-03-01)
+++ v3 (2026-04-28)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
-[...1 lines deleted...]
-    <t>01.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,102 +184,111 @@
   <si>
     <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Теоретический материал дополняют интерактивные тесты и практико-ориентированные задания, направленные на закрепление теории, развитие навыков правового анализа и применения норм гражданского законодательства в типовых ситуациях. Для студентов, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-21959-3</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>21.03.2024</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО РОССИИ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рыженков А. Я., Анисимов А. П., Козлова М. Ю., Осетрова А. Ю. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Данный практикум подготовлен на основе Гражданского кодекса РФ, иных федеральных законов и подзаконных актов. Он охватывает все основные темы курса для бакалавров и магистров. Использование практикума позволит усвоить основные понятия, изучить ведущие научные работы, приобрести умения и навыки по решению практических задач и составлению необходимых документов. Издание содержит методические рекомендации по изучению курса гражданского права, практические материалы для бакалавров, а также включает учебно-методический комплекс по изучению спецкурса «Актуальные проблемы правового режима объектов недвижимости».</t>
   </si>
   <si>
     <t>978-5-534-18771-7</t>
   </si>
   <si>
-    <t>26.01.2022</t>
-[...2 lines deleted...]
-    <t>ГРАЖДАНСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 5-е изд., пер. и доп. Учебник для СПО</t>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
-    <t>978-5-534-15434-4</t>
+    <t>978-5-534-21960-9</t>
   </si>
   <si>
     <t>67.404я723</t>
   </si>
   <si>
     <t>20.06.2023</t>
   </si>
   <si>
-    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 8-е изд., пер. и доп. Учебник для вузов</t>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Козлова М. Ю., Рыженков А. Я., Чаркин С. А. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
+    <t>Учебник подготовлен на основе Гражданского кодекса РФ, включает основные темы курса гражданского права, преподаваемого в юридических ссузах. При подготовке учебника учтены последние изменения в законодательстве и новейшая судебная практика на 1 апреля 2018 года. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, преподавателей, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-16966-9</t>
+  </si>
+  <si>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право России», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по программе академического бакалавриата, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
-    <t>978-5-534-16983-6</t>
-[...8 lines deleted...]
-    <t>978-5-534-16966-9</t>
+    <t>978-5-534-20452-0</t>
+  </si>
+  <si>
+    <t>10.03.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право. Особенная часть», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия особенной части гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Для студентов и преподавателей юридических вузов и факультетов, сотрудников правоохранительных органов, государственных служащих, практикующих юристов, а также всех заинтересованных читателей.</t>
+  </si>
+  <si>
+    <t>978-5-534-22061-2</t>
   </si>
   <si>
     <t>13.06.2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>978-5-534-16982-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. ОБЯЗАТЕЛЬСТВА 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-16964-5</t>
   </si>
   <si>
     <t>16.06.2023</t>
   </si>
   <si>
     <t>ДОГОВОРНОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание включает в себя основные темы курса договорного права. В издании рассматриваются общие понятия и условия договора, его содержание и форма, порядок заключения, изменения и расторжения. Широко представлены основания классификации и виды гражданско-правовых договоров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-16965-2</t>
   </si>
   <si>
     <t>14.01.2025</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
@@ -675,51 +684,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-588393" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-583975" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-584189" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-584188" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-588393" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-590719" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1110,529 +1119,529 @@
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.519</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>583975</v>
+        <v>590719</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2249.0</v>
+        <v>2219.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2469.0</v>
+        <v>2439.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.647</v>
+        <v>0.64</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>584189</v>
+        <v>585322</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>242</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1349.0</v>
       </c>
       <c r="M9" s="9">
         <v>1479.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.413</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>585322</v>
+        <v>600458</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1349.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1479.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.413</v>
+        <v>0.376</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>584188</v>
+        <v>600271</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1969.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2169.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.575</v>
+        <v>0.554</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585319</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>376</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1969.0</v>
       </c>
       <c r="M12" s="9">
         <v>2169.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.575</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585358</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>348</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1839.0</v>
       </c>
       <c r="M13" s="9">
         <v>2019.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.542</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>582542</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>287</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1559.0</v>
       </c>
       <c r="M14" s="9">
         <v>1709.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.468</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>