--- v3 (2026-04-28)
+++ v4 (2026-06-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>28.04.2026</t>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Анисимов А. П., Козлова М. Ю., Рыженков А. Я. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Теоретический материал дополняют интерактивные тесты и практико-ориентированные задания, направленные на закрепление теории, развитие навыков правового анализа и применения норм гражданского законодательства в типовых ситуациях. Для студентов, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-21959-3</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>21.03.2024</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО РОССИИ. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рыженков А. Я., Анисимов А. П., Козлова М. Ю., Осетрова А. Ю. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
-    <t>Данный практикум подготовлен на основе Гражданского кодекса РФ, иных федеральных законов и подзаконных актов. Он охватывает все основные темы курса для бакалавров и магистров. Использование практикума позволит усвоить основные понятия, изучить ведущие научные работы, приобрести умения и навыки по решению практических задач и составлению необходимых документов. Издание содержит методические рекомендации по изучению курса гражданского права, практические материалы для бакалавров, а также включает учебно-методический комплекс по изучению спецкурса «Актуальные проблемы правового режима объектов недвижимости».</t>
+    <t>Данный практикум подготовлен на основе Гражданского кодекса РФ, иных федеральных законов и подзаконных актов и охватывает все основные темы курса для бакалавров и магистров. Использование практикума позволит усвоить основные понятия, изучить ведущие научные работы, приобрести умения и навыки по решению практических задач и составлению необходимых документов. Издание содержит методические рекомендации по изучению курса гражданского права, практические материалы для бакалавров, а также включает учебно-методический комплекс по изучению спецкурса «Актуальные проблемы правового режима объектов недвижимости».</t>
   </si>
   <si>
     <t>978-5-534-18771-7</t>
   </si>
   <si>
     <t>12.03.2026</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-21960-9</t>
   </si>
   <si>
     <t>67.404я723</t>
   </si>