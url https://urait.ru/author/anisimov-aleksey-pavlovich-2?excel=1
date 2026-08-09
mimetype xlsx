--- v4 (2026-06-14)
+++ v5 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>14.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,81 +109,81 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>05.08.2021</t>
-[...5 lines deleted...]
-    <t>Под ред. Анисимова А.П., Поповой О. В.</t>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>АГРАРНОЕ ПРАВО 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>А.П. Анисимов [и др.]; под редакцией А.П. Анисимова, О.В. Поповой.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
-    <t>Курс подготовлен на основе Федерального закона от 29 декабря 2006 г. № 264-ФЗ «О развитии сельского хозяйства» и других актов аграрного законодательства, охватывает все основные темы курса аграрного права, преподаваемого в юридических вузах. В нем раскрываются основные понятия аграрного права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям и специальностям «Юриспруденция», «Юриспруденция (учитель права)», «Правоохранительная деятельность», «Юриспруденция (бакалавр)», «Юриспруденция (магистр)».</t>
+    <t>Курс подготовлен на основе Федерального закона от 29.12.2006 № 264-ФЗ «О развитии сельского хозяйства» и других актов аграрного законодательства, охватывает все основные темы дисциплины "Аграрное право", преподаваемой в юридических и аграрных вузах. В нем раскрываются основные понятия аграрного права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей юридических и аграрных вузов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-14767-4</t>
+    <t>978-5-534-16882-2</t>
   </si>
   <si>
     <t>67.404.96я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.02.2026</t>
   </si>
   <si>
     <t>Гражданское право России. Общая часть 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Козлова М. Ю., Рыженков А. Я. ; Под общ. ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>В курсе раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Простым и понятным языком изложены основные современные проблемы цивилистической доктрины и правоприменительной практики. Теоретический материал дополняют интерактивные тесты и практико-ориентированные задания, направленные на закрепление теории, развитие навыков правового анализа и применения норм гражданского законодательства в типовых ситуациях. Для студентов, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-21959-3</t>
   </si>
@@ -684,51 +684,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-588393" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-590719" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-600288" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-590719" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -909,115 +909,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>588393</v>
+        <v>600288</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>523</v>
+        <v>434</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2649.0</v>
+        <v>2239.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2909.0</v>
+        <v>2459.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.754</v>
+        <v>0.646</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>590718</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>