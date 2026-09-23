--- v5 (2026-08-09)
+++ v6 (2026-09-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
-[...1 lines deleted...]
-    <t>09.08.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+  <si>
+    <t>23.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -244,57 +244,63 @@
   <si>
     <t>06.04.2026</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ (ЧАСТИ III—IV ГК РФ) 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право России», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по программе академического бакалавриата, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-20452-0</t>
   </si>
   <si>
     <t>10.03.2026</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право. Особенная часть», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия особенной части гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Для студентов и преподавателей юридических вузов и факультетов, сотрудников правоохранительных органов, государственных служащих, практикующих юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-22061-2</t>
   </si>
   <si>
-    <t>13.06.2023</t>
-[...5 lines deleted...]
-    <t>978-5-534-16964-5</t>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>ГРАЖДАНСКОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 9-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>А.П. Анисимов, М.Ю. Козлова, А.Я. Рыженков; под общей редакцией А.Я. Рыженкова.</t>
+  </si>
+  <si>
+    <t>Курс подготовлен на основе Гражданского кодекса Российской Федерации, включает основные темы дисциплины «Гражданское право. Особенная часть», преподаваемой в юридических вузах. При подготовке курса учтены последние изменения в законодательстве и новейшая судебная практика. Раскрываются основные понятия особенной части гражданского права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Для студентов колледжей, обучающихся по юридическим специальностям.</t>
+  </si>
+  <si>
+    <t>978-5-534-22262-3</t>
   </si>
   <si>
     <t>16.06.2023</t>
   </si>
   <si>
     <t>ДОГОВОРНОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Издание включает в себя основные темы курса договорного права. В издании рассматриваются общие понятия и условия договора, его содержание и форма, порядок заключения, изменения и расторжения. Широко представлены основания классификации и виды гражданско-правовых договоров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, аспирантов, преподавателей юридических вузов, сотрудников правоохранительных органов, государственных служащих, юристов, а также всех заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-16965-2</t>
   </si>
   <si>
     <t>14.01.2025</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Исакова Ю. И., Рыженков А. Я., Чаркин С. А. ; Под ред. Анисимова А.П.</t>
   </si>
   <si>
     <t>Курс подготовлен на основе Земельного кодекса РФ, охватывает все основные темы курса земельного права, преподаваемого в юридических вузах. Раскрываются основные понятия земельного права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Учтена специфика деятельности правоохранительных органов в области использования и охраны земель.</t>
   </si>
@@ -684,51 +690,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-600288" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-590719" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-obyazatelstva-585319" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-600288" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-obschaya-chast-590718" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-rossii-praktikum-583273" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-obschaya-chast-590719" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-585322" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-chasti-iii-iv-gk-rf-600458" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-600271" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-pravo-osobennaya-chast-601499" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dogovornoe-pravo-585358" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -936,54 +942,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>434</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2239.0</v>
+        <v>2349.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2459.0</v>
+        <v>2579.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1006,54 +1012,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>429</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2219.0</v>
+        <v>2329.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2439.0</v>
+        <v>2559.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1076,54 +1082,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>329</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1759.0</v>
+        <v>1839.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1929.0</v>
+        <v>2019.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
@@ -1146,54 +1152,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>429</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2219.0</v>
+        <v>2329.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2439.0</v>
+        <v>2559.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1216,54 +1222,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>242</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1349.0</v>
+        <v>1419.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1479.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1286,54 +1292,54 @@
       <c r="B10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>211</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1209.0</v>
+        <v>1269.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1329.0</v>
+        <v>1399.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>71</v>
       </c>
@@ -1356,292 +1362,292 @@
       <c r="B11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>358</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1889.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2079.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.554</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>585319</v>
+        <v>601499</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>376</v>
+        <v>297</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1969.0</v>
+        <v>1689.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2169.0</v>
+        <v>1859.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.575</v>
+        <v>0.48</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585358</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>348</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1839.0</v>
+        <v>1939.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2019.0</v>
+        <v>2129.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.542</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>582542</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>287</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.468</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>