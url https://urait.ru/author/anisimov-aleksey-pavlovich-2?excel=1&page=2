--- v3 (2026-08-09)
+++ v4 (2026-09-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>09.08.2026</t>
+    <t>23.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,66 +187,66 @@
   <si>
     <t>Учебное пособие является логическим дополнением к одноименному учебнику, подготовленного авторским коллективом под руководством А. П. Анисимова. Содержание материала полностью соответствует новейшему земельному законодательству России по состоянию на апрель 2015 года. На основе Земельного кодекса РФ в пособие дан практический материал для более глубокого освоения предмета: тесты, практические задачи, темы научных докладов, рефератов, вопросы для подготовки к экзамену и зачету. Кроме того издание содержит обширный методический материал, который будет полезен не только учащимся, но и преподавателям вузов.</t>
   </si>
   <si>
     <t>978-5-534-03919-1</t>
   </si>
   <si>
     <t>67.407я73</t>
   </si>
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
     <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
   </si>
   <si>
     <t>978-5-534-12466-8</t>
   </si>
   <si>
-    <t>08.02.2023</t>
-[...2 lines deleted...]
-    <t>ПРАВОВЕДЕНИЕ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>ПРАВОВЕДЕНИЕ 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Осетрова А. Ю., Попова О. В. ; Под ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
-    <t>Курс входит в образовательную программу подготовки студентов по направлению прикладного бакалавриата. В нем раскрываются основные понятия общей теории права и государства, а также отраслевых дисциплин. Особое внимание уделяется рассмотрению норм конституционного, гражданского, уголовного, трудового, экологического и иных отраслей права. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может представлять интерес для студентов неюридических факультетов, а также для преподавателей, аспирантов, студентов юридических вузов, государственных и муниципальных служащих.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16130-4</t>
+    <t>Курс входит в образовательную программу подготовки студентов по направлению прикладного бакалавриата. В нем раскрываются основные понятия общей теории права и государства, а также отраслевых дисциплин. Особое внимание уделяется рассмотрению норм конституционного, гражданского, уголовного, трудового, экологического и иных отраслей права. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может представлять интерес для студентов, преподавателей, государственных и муниципальных служащих.</t>
+  </si>
+  <si>
+    <t>978-5-534-22309-5</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>09.02.2023</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Курс входит в образовательную программу подготовки студентов. В нем раскрываются основные понятия общей теории права и государства, а также отраслевых дисциплин. Особое внимание уделяется рассмотрению норм конституционного, гражданского, уголовного, трудового, экологического и иных отраслей права. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс может представлять интерес для студентов неюридических специальностей образовательных учреждений среднего профессионального образования, а также для преподавателей, аспирантов, государственных и муниципальных служащих.</t>
   </si>
   <si>
     <t>978-5-534-16129-8</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
   <si>
     <t>24.06.2025</t>
   </si>
   <si>
     <t>Семейное право 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
@@ -669,51 +669,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-praktikum-583197" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-praktikum-583197" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-601106" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -921,54 +921,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>287</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -991,54 +991,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>259</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1429.0</v>
+        <v>1499.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1061,194 +1061,194 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>292</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1589.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1749.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.474</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>582797</v>
+        <v>601106</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1829.0</v>
+        <v>1879.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2009.0</v>
+        <v>2069.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.537</v>
+        <v>0.528</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585752</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>344</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1829.0</v>
+        <v>1919.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2009.0</v>
+        <v>2109.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1271,54 +1271,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>397</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2069.0</v>
+        <v>2169.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2279.0</v>
+        <v>2389.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>74</v>
       </c>
@@ -1341,54 +1341,54 @@
       <c r="B11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>308</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1659.0</v>
+        <v>1739.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1819.0</v>
+        <v>1909.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
@@ -1411,54 +1411,54 @@
       <c r="B12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>361</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1899.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>83</v>
       </c>