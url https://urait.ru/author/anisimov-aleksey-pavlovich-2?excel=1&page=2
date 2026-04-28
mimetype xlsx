--- v0 (2026-01-19)
+++ v1 (2026-04-28)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
-[...1 lines deleted...]
-    <t>19.01.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+  <si>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,63 +172,63 @@
   <si>
     <t>20.07.2015</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Мельников Н. Н.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Практикум охватывает все основные темы курса для бакалавров и магистров. В пособии содержатся методические рекомендации для бакалавров по изучению курса земельного права, включающие современную научную и учебную литературу, нормативные акты, рекомендуемые к обсуждению на практическом занятии теоретические вопросы, учебные задачи, составленные на материалах реально существующей судебной практики. Магистрантам авторы пособия предлагают использовать ряд интерактивных методик, позволяющих выработать как практические навыки по решению различных проблем современного земельного и экологического права, так и развить способности к научной работе, проведению самостоятельных творческих исследований проблем земельного и экологического права.</t>
   </si>
   <si>
     <t>978-5-534-03919-1</t>
   </si>
   <si>
     <t>67.407я73</t>
   </si>
   <si>
-    <t>21.12.2023</t>
-[...2 lines deleted...]
-    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 9-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>24.03.2026</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
-    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
-[...2 lines deleted...]
-    <t>978-5-534-18530-0</t>
+    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
+  </si>
+  <si>
+    <t>978-5-534-12466-8</t>
   </si>
   <si>
     <t>08.02.2023</t>
   </si>
   <si>
     <t>ПРАВОВЕДЕНИЕ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Осетрова А. Ю., Попова О. В. ; Под ред. Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>Курс входит в образовательную программу подготовки студентов по направлению прикладного бакалавриата. В нем раскрываются основные понятия общей теории права и государства, а также отраслевых дисциплин. Особое внимание уделяется рассмотрению норм конституционного, гражданского, уголовного, трудового, экологического и иных отраслей права. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может представлять интерес для студентов неюридических факультетов, а также для преподавателей, аспирантов, студентов юридических вузов, государственных и муниципальных служащих.</t>
   </si>
   <si>
     <t>978-5-534-16130-4</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>09.02.2023</t>
   </si>
@@ -256,57 +256,60 @@
   <si>
     <t>Семейное право</t>
   </si>
   <si>
     <t>Курс отражает современный этап правового регулирования семейных отношений в России и ряде зарубежных стран. Студенты изучат условия заключения и прекращения брака, имущественные и личные права супругов, алиментные обязательства, формы устройства детей-сирот. Современность курса подчеркивается вниманием к диинамике семейных правоотношений и защите интересов детей в меняющихся социальных реалиях. Полученные при изучении курса компетенции полезны для работы в органах опеки, судах, нотариате, адвокатуре и организациях социальной защиты. Практико-ориентированный подход включает интерактивные тесты на образовательной платформе.</t>
   </si>
   <si>
     <t>978-5-534-19853-9</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>СЕМЕЙНОЕ ПРАВО 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс предоставляет системные знания о правовом регулировании семейных отношений в России. Студенты изучат условия заключения и прекращения брака, права и обязанности супругов, алиментные обязательства, формы устройства детей, оставшихся без попечения родителей, и другие актуальные институты семейного права. Современность курса подчеркивается вниманием к последним изменениям законодательства, судебной практике и тенденциям развития семейных отношений. Полученные компетенции полезны для работы в органах опеки и попечительства, судах, нотариате, адвокатуре и организациях социальной защиты. Практико-ориентированный подход включает интерактивные тесты и решение ситуационных задач.</t>
   </si>
   <si>
     <t>978-5-534-19866-9</t>
   </si>
   <si>
     <t>67.404я723</t>
   </si>
   <si>
-    <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник и практикум для вузов</t>
-[...5 lines deleted...]
-    <t>978-5-534-18526-3</t>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ 10-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс направлен на формирование системных знаний о правовом регулировании охраны окружающей среды в Российской Федерации. Рассмотрены особенности экологического права как отрасли, конституционное право человека и гражданина на благоприятную окружающую среду, а также система органов экологического управления. Уделено внимание экономическим механизмам природоохранной деятельности и видам юридической ответственности за экологические правонарушения. Описаны особенности правового регулирования охраны окружающей среды в различных сферах деятельности, а также правовой режим охраны природных объектов. Отдельные темы посвящены территориям с особым эколого-правовым режимом, международному сотрудничеству в сфере охраны окружающей среды и опыту правового регулирования природоохранной деятельности в зарубежных странах. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, а также должностных лиц органов публичной власти и общественных экологических объединений.</t>
+  </si>
+  <si>
+    <t>978-5-534-12197-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -666,51 +669,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-praktikum-583197" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-561101" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-559637" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-584598" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-praktikum-583197" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovedenie-582797" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravovoe-obespechenie-professionalnoy-deyatelnosti-585752" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589175" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/semeynoe-pravo-589177" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -918,54 +921,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>287</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1459.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1599.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -988,194 +991,194 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>259</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1339.0</v>
+        <v>1429.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1469.0</v>
+        <v>1569.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.434</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>561101</v>
+        <v>600227</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>432</v>
+        <v>292</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2089.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2299.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.644</v>
+        <v>0.474</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>582797</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>344</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1709.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1879.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1198,54 +1201,54 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>344</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1709.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1879.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1268,54 +1271,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>397</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1939.0</v>
+        <v>2069.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2129.0</v>
+        <v>2279.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>74</v>
       </c>
@@ -1338,158 +1341,158 @@
       <c r="B11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>308</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1549.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1699.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.493</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>559637</v>
+        <v>600226</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J12" s="8">
-        <v>432</v>
+        <v>361</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
+        <v>1899.0</v>
+      </c>
+      <c r="M12" s="9">
         <v>2089.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
-        <v>0.644</v>
+        <v>0.557</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>