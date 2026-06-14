--- v1 (2026-04-28)
+++ v2 (2026-06-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>28.04.2026</t>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,51 +163,51 @@
   <si>
     <t>978-5-534-21276-1</t>
   </si>
   <si>
     <t>67.407я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.07.2015</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Мельников Н. Н.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Практикум охватывает все основные темы курса для бакалавров и магистров. В пособии содержатся методические рекомендации для бакалавров по изучению курса земельного права, включающие современную научную и учебную литературу, нормативные акты, рекомендуемые к обсуждению на практическом занятии теоретические вопросы, учебные задачи, составленные на материалах реально существующей судебной практики. Магистрантам авторы пособия предлагают использовать ряд интерактивных методик, позволяющих выработать как практические навыки по решению различных проблем современного земельного и экологического права, так и развить способности к научной работе, проведению самостоятельных творческих исследований проблем земельного и экологического права.</t>
+    <t>Учебное пособие является логическим дополнением к одноименному учебнику, подготовленного авторским коллективом под руководством А. П. Анисимова. Содержание материала полностью соответствует новейшему земельному законодательству России по состоянию на апрель 2015 года. На основе Земельного кодекса РФ в пособие дан практический материал для более глубокого освоения предмета: тесты, практические задачи, темы научных докладов, рефератов, вопросы для подготовки к экзамену и зачету. Кроме того издание содержит обширный методический материал, который будет полезен не только учащимся, но и преподавателям вузов.</t>
   </si>
   <si>
     <t>978-5-534-03919-1</t>
   </si>
   <si>
     <t>67.407я73</t>
   </si>
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
     <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
   </si>
   <si>
     <t>978-5-534-12466-8</t>
   </si>
   <si>
     <t>08.02.2023</t>
   </si>