--- v2 (2026-06-14)
+++ v3 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>14.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>