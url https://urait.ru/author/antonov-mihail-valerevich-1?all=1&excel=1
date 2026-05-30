--- v2 (2026-03-29)
+++ v3 (2026-05-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>30.03.2026</t>
+    <t>30.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>М.В. Антонов</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>Курс рассматривает широкой круг вопросов, касающихся форм нормативности в различных правовых культурах, историю становления этих форм и социокультурных условий, что повлияли на их развитие. Эти различия правовой нормативности анализируются в перспективе сравнительно-правового метода, с привлечением данных исторических, философских, социологических и иных исследований. Курс составлен на основе изучения и обобщения зарубежного и отечественного материала, а также практики использования сравнительного правоведения в разных странах. Курс предназначен для студентов юридических вузов, изучающих дисциплины «Сравнительное правоведение», «Юридическая компаративистика» и «Сравнительное право». Он может быть интересен всем, кто занимается общеметодологическими проблемами правовых наук.</t>
   </si>
   <si>
     <t>978-5-534-21949-4</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>07.03.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
-    <t>В учебнике излагаются основные концептуальные схемы, дефиниции и теоретические подходы, используемые в современной юриспруденции для описания и объяснения феноменов государства и права. Основной акцент делается на методологии юридического познания: многовариантности понимания ключевых общетеоретических и отраслевых понятий и схем в зависимости от различных методологических подходов и на значимости этих теоретических различий для решения возникающих в юридической практике вопросов. Издание имеет одновременно дидактическое и эвристическое назначение, ставя задачей как передачу базовых знаний, необходимых для дальнейшего изучения юридических дисциплин, так и обучение студентов основным навыкам юридического мышления и аргументации. Структура учебника построена в соответствии с принятыми в западном правоведении подходами при подготовке подобного рода учебных изданий по теории права (Jurisprudence) и вводных юридических курсов (Introduction to Law). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений , обучающихся по образовательной программе бакалавриата специальности «Юриспруденция», а также для магистрантов, аспирантов и преподавателей юридических вузов и факультетов.</t>
+    <t>В учебнике излагаются основные концептуальные схемы, дефиниции и теоретические подходы, используемые в современной юриспруденции для описания и объяснения феноменов государства и права. Основной акцент делается на методологии юридического познания: многовариантности понимания ключевых общетеоретических и отраслевых понятий и схем в зависимости от различных методологических подходов и на значимости этих теоретических различий для решения возникающих в юридической практике вопросов. Издание имеет одновременно дидактическое и эвристическое назначение, ставя задачей как передачу базовых знаний, необходимых для дальнейшего изучения юридических дисциплин, так и обучение студентов основным навыкам юридического мышления и аргументации. Для студентов высших учебных заведений , обучающихся по образовательной программе бакалавриата специальности «Юриспруденция», а также для магистрантов, аспирантов и преподавателей юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>978-5-534-05901-4</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>21.02.2025</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе излагаются основные концептуальные схемы, дефиниции и теоретические подходы, используемые для описания и объяснения государства. Основной акцент делается на многовариантности понимания ключевых общетеоретических понятий государствоведения в контексте их возникновения и исторического развития. Курс имеет одновременно дидактическое и эвристическое назначение, ставя задачей как передачу базовых знаний, необходимых для дальнейшего изучения юридических дисциплин, так и обучение студентов культуре самостоятельного мышления о государственно-правовых явлениях. Курс соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по образовательной программе специалитета и бакалавриата специальности «Юриспруденция», а также для магистрантов, аспирантов и преподавателей юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>978-5-534-21515-1</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
 </sst>
 </file>
 