--- v3 (2026-05-30)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>30.05.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>