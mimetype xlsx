--- v2 (2026-03-26)
+++ v3 (2026-05-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
-[...1 lines deleted...]
-    <t>26.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+  <si>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Антонова Н. В., Казинцева Л. В., Сизова Н. А.</t>
   </si>
   <si>
     <t>В пособии анализируются основные модели и инструменты коучинга, даются рекомендации по их применению. Оно имеет практическую направленность, содержит большое количество инструментов и техник, объединенных в тематические блоки, таким образом, учащийся может быстро найти интересующие его инструменты. Учебное пособие содержит также упражнения для отработки практических навыков и методические указания для организации проведения занятий, в том числе онлайн. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов психологических факультетов, изучающих коучинг, для начинающих и опытных коучей, желающих расширить репертуар коучинговых техник и инструментов, а также всех, кто интересуется коучингом как новой практикой психологической помощи. Может быть также полезно руководителям, желающим повысить эффективность сотрудников, так как содержит рекомендации по развитию коучинговой культуры и коучингового стиля управления в организации.</t>
   </si>
   <si>
     <t>978-5-534-14122-1</t>
   </si>
   <si>
     <t>65.291я73</t>
   </si>
   <si>
     <t>21.12.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ КОНСУЛЬТИРОВАНИЕ: КОГНИТИВНО-ПОВЕДЕНЧЕСКИЙ ПОДХОД 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Камалетдинова З. Ф., Антонова Н. В.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Когнитивно-поведенческий подход наряду с психоанализом является одним из ведущих направлений в западной психологической практике. Учебное пособие посвящено проблеме психологического консультирования. Авторы рассматривают такие вопросы и проблемы, как теоретические предпосылки и история развития когнитивно-поведенческого подхода в психологическом консультировании, многообразие подходов в современной зарубежной когнитивно-поведенческой парадигме и практике. Приводят рационально-эмотивную терапию А. Эллиса, когнитивную терапию А. Бека и мультимодальное консультирование А. Лазаруса. Особенностью пособия является попытка авторов включить также анализ отечественных авторских подходов, разработанных в ключе когнитивно-бихевиорального направления.</t>
   </si>
   <si>
     <t>978-5-534-08880-9</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.07.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ БИЗНЕСА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Ивановой Н.Л., Бентона С., Патоши О.И.</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
@@ -242,50 +242,53 @@
     <t>ПСИХОЛОГИЯ МАССОВЫХ КОММУНИКАЦИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Антонова Н. В.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
     <t>Учебник дает целостное представление о психологических аспектах массовых коммуникаций. В результате освоения материала студент будет уметь анализировать конкретную продукцию массовых коммуникаций с точки зрения психологических механизмов и эффектов ее восприятия и воздействия на зрителя. В приложениях размещены методические материалы, тесты для проверки знаний, темы эссе и вопросы для зачета или экзамена.</t>
   </si>
   <si>
     <t>978-5-534-21636-3</t>
   </si>
   <si>
     <t>13.07.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБЩЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Корягина Н. А., Антонова Н. В., Овсянникова С. В.</t>
+  </si>
+  <si>
+    <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>В курсе рассматриваются основные теоретические и практические подходы к общению. Ценность общения в настоящее время обусловлена его значимостью практически для всех сфер жизнедеятельности человека. Курс основан на изложении фундаментальных научных знаний отечественной психологической школы, а также материалов новейших российских и зарубежных исследований, практических наработок в области психологии общения. Особый акцент сделан на деловом общении как важнейшем компоненте профессиональной компетентности специалистов любого профиля, особенно представителей социономических профессий — журналистов, менеджеров, педагогов. Большое внимание уделяется развитию коммуникативной компетентности в области делового и профессионального общения, а также преодолению трудностей, возникающих в процессе общения. Большое количество упражнений позволяет отработать необходимые навыки общения на практике. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19430-2</t>
   </si>
   <si>
     <t>14.07.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБЩЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются основные теоретические и практические подходы к общению. Ценность общения в настоящее время обусловлена его значимостью практически для всех сфер жизнедеятельности человека. Курс основан на изложении фундаментальных научных знаний отечественной психологической школы, а также материалов новейших российских и зарубежных исследований, практических наработок в области психологии общения. Особый акцент сделан на деловом общении как важнейшем компоненте профессиональной компетентности специалистов любого профиля, особенно представителей социономических профессий — журналистов, менеджеров, педагогов. Большое внимание уделяется развитию коммуникативной компетентности в области делового и профессионального общения, а также преодолению трудностей, возникающих в процессе общения. Большое количество упражнений позволяет отработать необходимые навыки общения на практике.</t>
   </si>
   <si>
     <t>978-5-534-19627-6</t>
   </si>
@@ -1292,134 +1295,134 @@
       <c r="J10" s="8">
         <v>455</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2339.0</v>
       </c>
       <c r="M10" s="9">
         <v>2569.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Y10" s="8">
         <v>0.671</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>583621</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>350</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1849.0</v>
       </c>
       <c r="M11" s="9">
         <v>2029.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Y11" s="8">
         <v>0.544</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>