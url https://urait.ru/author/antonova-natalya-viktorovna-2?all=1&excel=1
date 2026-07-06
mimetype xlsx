--- v3 (2026-05-14)
+++ v4 (2026-07-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>14.05.2026</t>
+    <t>06.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>24.12.2014</t>
   </si>
   <si>
     <t>КОНСУЛЬТИРОВАНИЕ И КОУЧИНГ ПЕРСОНАЛА В ОРГАНИЗАЦИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Антоновой Н.В., Ивановой Н.Л.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>Учебник является уникальным методическим инструментом, предлагающим читателю целостное представление о различных видах психологической помощи в организации. Представленное в учебнике систематическое описание технологии психологического консультирования и коучинга позволит начинающему консультанту или коучу быстрее овладеть данной профессией. Достоинство учебника - наличие большого количества заданий и упражнений, которые помогут студентам приобрести навыки консультирования и коучинга. Приводятся также примеры из практики, позволяющие лучше понять использование той или иной техники. Кроме того, учебник снабжен методическими материалами, необходимыми для организации работы студента по дисциплине. В нем подробно описаны стратегии и техники работы по некоторым основным проблемам, встречающимся в организации, таким как управленческое консультирование, работа с самоопределением личности, конфликтами в организации, T&amp;D консалтинг.</t>
+    <t>Учебник является уникальным методическим инструментом, предлагающим читателю целостное представление о различных видах психологической помощи в организации. Представленное в учебнике систематическое описание технологии психологического консультирования и коучинга позволит начинающему консультанту или коучу быстрее овладеть данной профессией. Достоинство учебника - наличие большого количества заданий и упражнений, которые помогут студентам усвоить навыки консультирования и коучинга. Приводятся также примеры из практики, позволяющие лучше понять использование той или иной техники. Кроме того, учебник снабжен методическими материалами, необходимыми для организации работы студента по дисциплине. В нем подробно описаны стратегии и техники работы по некоторым основным проблемам, встречающимся в организации, таким как управленческое консультирование, работа с самоопределением личности, конфликтами в организации, T&amp;D консалтинг.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-8176-6</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.10.2020</t>
   </si>
   <si>
     <t>КОУЧИНГ В БИЗНЕСЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Антонова Н. В., Казинцева Л. В., Сизова Н. А.</t>
   </si>
   <si>
-    <t>В пособии анализируются основные модели и инструменты коучинга, даются рекомендации по их применению. Оно имеет практическую направленность, содержит большое количество инструментов и техник, объединенных в тематические блоки, таким образом, учащийся может быстро найти интересующие его инструменты. Учебное пособие содержит также упражнения для отработки практических навыков и методические указания для организации проведения занятий, в том числе онлайн. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов психологических факультетов, изучающих коучинг, для начинающих и опытных коучей, желающих расширить репертуар коучинговых техник и инструментов, а также всех, кто интересуется коучингом как новой практикой психологической помощи. Может быть также полезно руководителям, желающим повысить эффективность сотрудников, так как содержит рекомендации по развитию коучинговой культуры и коучингового стиля управления в организации.</t>
+    <t>В пособии анализируются основные модели и инструменты коучинга, даются рекомендации по их применению. Оно имеет практическую направленность, содержит большое количество инструментов и техник, объединенных в тематические блоки, таким образом, учащийся может быстро найти интересующие его инструменты. Учебное пособие содержит также упражнения для отработки практических навыков и методические указания для организации проведения занятий, в том числе онлайн. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-14122-1</t>
   </si>
   <si>
     <t>65.291я73</t>
   </si>
   <si>
     <t>21.12.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ КОНСУЛЬТИРОВАНИЕ: КОГНИТИВНО-ПОВЕДЕНЧЕСКИЙ ПОДХОД 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Камалетдинова З. Ф., Антонова Н. В.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Когнитивно-поведенческий подход наряду с психоанализом является одним из ведущих направлений в западной психологической практике. Учебное пособие посвящено проблеме психологического консультирования. Авторы рассматривают такие вопросы и проблемы, как теоретические предпосылки и история развития когнитивно-поведенческого подхода в психологическом консультировании, многообразие подходов в современной зарубежной когнитивно-поведенческой парадигме и практике. Приводят рационально-эмотивную терапию А. Эллиса, когнитивную терапию А. Бека и мультимодальное консультирование А. Лазаруса. Особенностью пособия является попытка авторов включить также анализ отечественных авторских подходов, разработанных в ключе когнитивно-бихевиорального направления.</t>
   </si>