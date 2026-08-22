--- v4 (2026-07-06)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>06.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>