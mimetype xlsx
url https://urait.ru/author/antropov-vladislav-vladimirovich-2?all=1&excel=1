--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>09.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>