--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,126 +133,126 @@
   <si>
     <t>07.11.2023</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЕ РЫНКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Эскиндарова М.А., Звоновой Е.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
-    <t>Финансовый университет при Правительстве Российской Федерации — один из старейших российских вузов, ведущий подготовку экономистов, финансистов, юристов по финансовому праву, социологов и политологов. Среди его выпускников такие известные государственные и общественные деятели, как премьер-министр СССР В. С. Павлов; министры финансов СССР, РСФСР и РФ — А. Г. Зверев, И. И. Фадеев, И. Н. Лазарев, В. Е. Орлов; В. Г. Пансков, Б. Г. Федоров, А. Г. Силуанов; председатели Банка России — Н. К. Соколов, Н. В. Гаретовский, В. В. Геращенко и др. Сегодня в Финансовом университете и его филиалах обучаются свыше 58 тыс. студентов. Данный курс подготовлен коллективом Департамента мировых финансов Финансового университета при Правительстве РФ и подробно рассматривает теоретические аспекты функционирования международных рынков.</t>
+    <t>Представленный курс максимально полно и всесторонне освещает все сферы функционирования международных рынков, подробно рассматриваются структура и особенности мирового финансового рынка, функционирование валютных рынков и систем, функции мирового кредитного рынка, мировой рынок страхования. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования для подготовки бакалавров и магистров направления подготовки «Экономика». Для студентов высших учебных заведений экономического профиля, аспирантов, преподавателей, а также практических работников финансово-кредитных органов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17708-4</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.11.2016</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ ФИНАНСОВЫЙ РЫНОК. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются теоретические и практические аспекты функционирования всех секторов международного финансового рынка. Даются понятия международного финансового рынка, секьюритизации, финансовых рисков, платежной инфраструктуры рынка, регулирования кризисов международного финансового рынка, а также места России в структуре международного финансового рынка. В практикуме по каждой главе приводятся тесты, задачи, кейсы и другие дидактические материалы. Учебник «Международный финансовый рынок» подготовлен коллективом департамента мировой экономики и мировых финансов Финансового университета при Правительстве Российской Федерации и представляет собой второй учебник серии «Библиотека будущего финансиста-международника». В серии уже был выпущен учебник «Мировые финансы». Также в серию войдут учебники: «Международные валютные отношения», «Международный кредит и международная банковская деятельность», «Национальные валютно-финансовые системы зарубежных стран», «Международные платежные системы». Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>В курсе рассматриваются теоретические и практические аспекты функционирования всех секторов международного финансового рынка. Даются понятия международного финансового рынка, секьюритизации, финансовых рисков, платежной инфраструктуры рынка, регулирования кризисов международного финансового рынка, а также места России в структуре международного финансового рынка. В практикуме по каждой теме приводятся задачи, кейсы и другие дидактические материалы. Курс «Международный финансовый рынок» подготовлен коллективом департамента мировой экономики и мировых финансов Финансового университета при Правительстве Российской Федерации и представляет собой второй учебник серии «Библиотека будущего финансиста-международника».</t>
   </si>
   <si>
     <t>978-5-534-16871-6</t>
   </si>
   <si>
     <t>15.09.2015</t>
   </si>
   <si>
     <t>МИРОВЫЕ ФИНАНСЫ: СТРУКТУРА И АНАЛИЗ МИРОВЫХ РЫНКОВ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются структура и особенности мирового финансового рынка, функционирование валютных рынков и систем, функция и структура мирового фондового рынка, особенности развития рынка страхования. Каждая тема сопровождается вопросами для самопроверки, а также практикумом с задачами и кейсами. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования для подготовки бакалавров и магистров направления подготовки «Экономика». Для студентов высших учебных заведений экономического профиля, аспирантов, преподавателей, а также практических работников финансово-кредитных органов.</t>
   </si>
   <si>
     <t>978-5-534-17687-2</t>
   </si>
   <si>
     <t>30.01.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОНОМИЧЕСКОЙ ТЕОРИИ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Лобачевой Е.Н.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Новое издание классического учебника «Экономическая теория» подготовлено коллективом авторов кафедры экономической теории МГТУ имени Н. Э. Баумана под редакцией блестящего экономиста, доктора экономических наук, профессора Е. Н. Лобачевой. Книга дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Учебник позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений.</t>
+    <t>Новое издание классического учебника «Экономическая теория» подготовлено коллективом авторов кафедры экономической теории МГТУ имени Н. Э. Баумана под редакцией блестя щего экономиста, доктора экономических наук, профессора Е. Н. Лобачевой. Книга дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Учебник позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений.</t>
   </si>
   <si>
     <t>978-5-534-10699-2</t>
   </si>
   <si>
     <t>65.01я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.10.2014</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ТЕОРИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Новое издание классического учебника «Экономическая теория» подготовлено коллективом авторов кафедры экономической теории МГТУ им. Н. Э. Баумана под редакцией блестящего экономиста, доктора экономических наук, профессора Е. Н. Лобачевой. Книга дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Учебник позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений. Для закрепления знаний предлагаются контрольные вопросы, темы рефератов, основная и дополнительная литература.</t>
+    <t>Курс дает читателю представление об общих подходах и методах исследования экономических процессов с учетом перемен, произошедших в экономической жизни нашей страны в последние годы. Курс позволит студентам сформировать базовый уровень экономической грамотности, составить целостное представление о сути экономических явлений.</t>
   </si>
   <si>
     <t>978-5-534-99952-5</t>
   </si>
   <si>
     <t>65.01я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>