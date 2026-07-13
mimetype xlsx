--- v3 (2026-05-23)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>23.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>