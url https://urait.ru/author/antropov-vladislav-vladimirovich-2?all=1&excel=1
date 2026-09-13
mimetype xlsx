--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -870,54 +870,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>221</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -940,54 +940,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>430</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2219.0</v>
+        <v>2329.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2439.0</v>
+        <v>2559.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1010,54 +1010,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>409</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2129.0</v>
+        <v>2229.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2339.0</v>
+        <v>2449.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>51</v>
       </c>
@@ -1080,54 +1080,54 @@
       <c r="B8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>539</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2189.0</v>
+        <v>2299.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2409.0</v>
+        <v>2529.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1150,54 +1150,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>501</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2799.0</v>
+        <v>2949.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>