--- v1 (2026-02-20)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>20.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>