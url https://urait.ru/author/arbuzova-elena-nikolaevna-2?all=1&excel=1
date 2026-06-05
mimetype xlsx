--- v2 (2026-04-15)
+++ v3 (2026-06-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>15.04.2026</t>
+    <t>05.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,141 +160,141 @@
   <si>
     <t>978-5-534-13918-1</t>
   </si>
   <si>
     <t>74.262.8</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.03.2020</t>
   </si>
   <si>
     <t>ИННОВАЦИОННЫЕ ТЕХНОЛОГИИ В ПРЕПОДАВАНИИ БИОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Арбузова Е. Н., Опарин Р. В.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Курс отражает небольшой период отечественной методики обучения биологии — первую четверть XXI века. В разделах курса раскрываются вопросы, новые для методики обучения биологии или переработанные в контексте социокультурного реформирования образования, внедрения ФГОС и перехода на новый уровень качества образования. Авторы намеренно стремились отразить свои последние исследования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Данный курс может быть использованы для самоообразования и при подготовке действующих учителей биологии к аттестации.</t>
+    <t>Авторы предлагают краткое пособие, отражающее небольшой период отечественной методики обучения биологии — первую четверть XXI века. В разделах пособия раскрываются вопросы, новые для методики обучения биологии или переработанные в контексте социокультурного реформирования образования, внедрения ФГОС и перехода на новый уровень качества образования. Пособие снабжено методическим аппаратом, включающим перечень основных понятий, вопросы для самопроверки, а также список профессиональной методической литературы, которая может быть использована для дальнейшей проработки обозначенных тем. Авторы намеренно стремились отразить свои последние исследования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Данное учебное пособие может быть использованы для самоообразования и при подготовке действующих учителей биологии к аттестации.</t>
   </si>
   <si>
     <t>978-5-534-13073-7</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>27.02.2018</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ БИОЛОГИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
-    <t>Рассматриваются актуальные теоретические и прикладные вопросы методики обучения биологии; сочетаются классические основы методики с новыми тенденциями в обучении предмету. Курс — дополнительный источник методико-биологических знаний.</t>
+    <t>Рассматриваются актуальные теоретические и прикладные вопросы методики обучения биологии; сочетаются классические основы методики с новыми тенденциями в обучении предмету. Пособие — дополнительный источник методико-биологических знаний, расширяющий базовый курс. Издание содержит практикум с широким набором заданий (для индивидуальных и групповых проектов, разработка планов уроков, создание наглядных пособий для уроков и др.).</t>
   </si>
   <si>
     <t>978-5-534-06015-7</t>
   </si>
   <si>
     <t>74.262.8я73</t>
   </si>
   <si>
     <t>23.04.2019</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ БИОЛОГИИ. ДЛЯ ПОДГОТОВКИ КАДРОВ ВЫСШЕЙ КВАЛИФИКАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Арбузова Е. Н., Лошенко В. И., Опарин Р. В., Сахаров А. В.</t>
   </si>
   <si>
     <t>Данный курс имеет целью предоставить читателю современную и информацию о понятийном аппарате методики обучения биологии как науки и вузовской дисциплины в практике подготовки учителя биологии. Курс имеет оригинальную структуру и состоит из пяти разделов, раскрывающих содержание Федерального образовательного стандарта высшего профессионального образования через терминологический аппарат учебной, научно-исследовательской деятельности, информатизации высшего профессионального образования, методики обучения биологии, практики общего образования.</t>
   </si>
   <si>
     <t>978-5-534-10897-2</t>
   </si>
   <si>
     <t>28.0я73</t>
   </si>
   <si>
     <t>20.02.2018</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ УПРАВЛЕНЧЕСКИХ ДИСЦИПЛИН 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Арбузова Е. Н., Яскина О. А.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>В курсе раскрыты традиционные методы и методики и сделан акцент на современную методику преподавания управленческих дисциплин в части использования гуманитарных технологий в бизнес-образовании. Читатель ознакомится с многообразием методов контроля, зарубежными приемами оценивания достижений студентов, использованием ИКТ-технологий, а также авторской рефлексивной системой обучения менеджменту.</t>
+    <t>В предлагаемом учебном пособии раскрыты традиционные методы и методики и сделан акцент на современную методику преподавания управленческих дисциплин в части использования гуманитарных технологий в бизнес-образовании. Читатель ознакомится с многообразием методов контроля, зарубежными приемами оценивания достижений студентов, использованием ИКТ-технологий, а также авторской рефлексивной системой обучения менеджменту.</t>
   </si>
   <si>
     <t>978-5-534-05937-3</t>
   </si>
   <si>
     <t>74.48+65.291я73</t>
   </si>
   <si>
     <t>02.02.2021</t>
   </si>
   <si>
     <t>РЕФЛЕКСИВНАЯ СИСТЕМА ОБУЧЕНИЯ СТУДЕНТОВ МЕТОДИКЕ ОБУЧЕНИЯ БИОЛОГИИ С ПРИМЕНЕНИЕМ ИННОВАЦИОННОГО УЧЕБНО-МЕТОДИЧЕСКОГО КОМПЛЕКСА 2-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>В издании представлены концептуальные основы рефлексивной системы по методике обучения биологии. Спроектирована рефлексивная система обучения бакалавров, магистрантов и аспирантов методике обучения биологии. Разработан инновационный учебно-методический комплекс по методике обучения биологии, включающий сетевой комплект электронных образовательных ресурсов и рассматриваемый как средство реализации рефлексивной системы обучения. Представлена рефлексивная система обучения школьников биологии, способствующая их активности и саморазвитию, рассматриваемая как условие реализации требований ФГОС. Для исследователей проблем методики обучения биологии, студентов педагогических вузов и учителей биологии.</t>
   </si>
   <si>
     <t>978-5-534-13917-4</t>
   </si>
   <si>
     <t>22.05.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА ОБУЧЕНИЯ БИОЛОГИИ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В учебнике подробно изложены основные вопросы традиционной и современной теории методики обучения биологии. Рассмотрены современное состояние биологического образования, история развития отечественной методики преподавания биологии. Подробно освещены методы и формы процесса обучения биологии. Описаны материальная база, формы и способы дифференцированного обучения, ЕГЭ. Сформулированы требования к современному уроку биологии. Издание содержит аппарат организации усвоения учебного материала в формате тренировочных тестов с "закрытыми" и "открытыми" заданиями. Таблицы и иллюстративные материалы позволяют максимально использовать различные типы мышления и виды познавательной деятельности, что положительно влияет на восприятие, осмысление и запоминание материала по теории и методике обучения биологии.</t>
+    <t>В учебнике подробно изложены основные вопросы традиционной и современной теории методики обучения биологии. Рассмотрены современное состояние биологического образования, история развития отечественной методики преподавания биологии, освещены методы и формы процесса обучения биологии, материальная база, формы и способы дифференцированного обучения, подготовки к ЕГЭ, сформулированы требования к современному уроку биологии.</t>
   </si>
   <si>
     <t>978-5-534-16897-6</t>
   </si>
   <si>
     <t>74.262.0я73</t>
   </si>
   <si>
     <t>30.05.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА ОБУЧЕНИЯ БИОЛОГИИ. ПРАКТИКУМ. СХЕМЫ И ТАБЛИЦЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Структура и содержание пособия учитывают признаки методического мышления и обеспечивают его формирование у бакалавров-биологов. Изложены основные вопросы общей методики биологии в наглядной и образной форме. Визуализация учебного материала по общей методике обучения биологии в форме таблиц, структурно-логических схем и рисунков является учебно-методическим материалом, облегчающим восприятие, осмысление, понимание и запоминание знаний по дисциплине. К методическому аппарату пособия относятся вопросы для самопроверки, задания на понимание, тесты, творческие задания и задания на моделирование, что способствует эффективной отработке и применению учебного материала студентами.</t>
   </si>
   <si>
     <t>978-5-534-10869-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">