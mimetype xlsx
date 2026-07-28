--- v3 (2026-06-05)
+++ v4 (2026-07-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>05.06.2026</t>
+    <t>28.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>