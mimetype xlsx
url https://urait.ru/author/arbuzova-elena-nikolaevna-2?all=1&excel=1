--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>28.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -924,54 +924,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>214</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>979.0</v>
+        <v>1029.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1079.0</v>
+        <v>1129.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -992,54 +992,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>242</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1349.0</v>
+        <v>1419.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1479.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1062,54 +1062,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>274</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1499.0</v>
+        <v>1579.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1649.0</v>
+        <v>1739.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1130,54 +1130,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>163</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>989.0</v>
+        <v>1039.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
@@ -1198,54 +1198,54 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>224</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1269.0</v>
+        <v>1329.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1399.0</v>
+        <v>1459.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1266,54 +1266,54 @@
       <c r="B10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>347</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1469.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1619.0</v>
+        <v>1699.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
@@ -1334,54 +1334,54 @@
       <c r="B11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>519</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="9">
-        <v>2319.0</v>
+        <v>2429.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2549.0</v>
+        <v>2669.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>79</v>
       </c>
@@ -1404,54 +1404,54 @@
       <c r="B12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>201</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1159.0</v>
+        <v>1219.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1269.0</v>
+        <v>1339.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>84</v>
       </c>