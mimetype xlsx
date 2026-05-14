--- v2 (2026-03-23)
+++ v3 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>23.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>