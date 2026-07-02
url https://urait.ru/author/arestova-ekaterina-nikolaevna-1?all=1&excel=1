--- v3 (2026-05-14)
+++ v4 (2026-07-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>14.05.2026</t>
+    <t>02.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,72 +160,72 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15775-8</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.11.2022</t>
   </si>
   <si>
     <t>ДОЗНАНИЕ В ОРГАНАХ ВНУТРЕННИХ ДЕЛ 3-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Настоящий курс подготовлен на основе действующего уголовно-процессуального законодательства с учетом последних изменений и сложившейся прокурорской, судебной практики, а также практики производства дознания органами внутренних дел. С помощью данного издания слушатели, курсанты и студенты смогут в короткие сроки систематизировать и конкретизировать знания, полученные в ходе изучения учебной дисциплины «Дознание в органах внутренних дел». Этот курс не является альтернативой учебникам и учебным пособиям, предназначенным для получения фундаментальных знаний в соответствующей области, но будет полезен для ускоренной подготовки к успешной сдаче экзаменов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для курсантов, слушателей, студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Правовое обеспечение национальной безопасности».</t>
+    <t>Настоящий курс подготовлен на основе действующего уголовно-процессуального законодательства с учетом последних изменений и сложившейся прокурорской, судебной практики, а также практики производства дознания органами внутренних дел. С помощью данного издания слушатели, курсанты и студенты смогут в короткие сроки систематизировать и конкретизировать знания, полученные в ходе изучения учебной дисциплины «Дознание в органах внутренних дел». Этот курс не является альтернативой учебникам и учебным пособиям, предназначенным для получения фундаментальных знаний в соответствующей области, но будет полезен для ускоренной подготовки к успешной сдаче экзаменов. Для курсантов, слушателей, студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Правовое обеспечение национальной безопасности».</t>
   </si>
   <si>
     <t>978-5-534-15954-7</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
   <si>
     <t>05.09.2022</t>
   </si>
   <si>
     <t>ОСНОВЫ КВАЛИФИКАЦИИ И РАССЛЕДОВАНИЯ ПРЕСТУПЛЕНИЙ В СФЕРЕ ТАМОЖЕННОГО ДЕЛА 3-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Арестова Е. Н., Крюкова Н. И., Никольская А. Г.</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>В курсе рассматривается круг вопросов, связанных с понятием, видами и уголовно-правовой характеристикой преступлений в сфере таможенного дела, организацией дознания в системе ФТС России, спецификой производства предварительного расследования в форме дознания, в том числе дознания в сокращенной форме, особенностями организации, производства и процессуального оформления наиболее распространенных процессуальных действий, осуществляемых дознавателями таможенных органов при производстве по уголовным делам, отнесенным законом к их компетенции, а также деятельностью таможенных органов по уголовным делам, по которым обязательно предварительное следствие. Учтено законодательство по состоянию на 1 января 2022 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов образовательных учреждений высшего образования, обучающихся по специальности «Таможенное дело» (уровень высшего образования — специалитет), аспирантов, преподавателей, научных работников, сотрудников практических подразделений дознания в системе ФТС России, а также всех тех, кто интересуется уголовно-правовыми и уголовно-процессуальными аспектами правоохранительной деятельности таможенных органов.</t>
+    <t>В курсе рассматривается круг вопросов, связанных с понятием, видами и уголовно-правовой характеристикой преступлений в сфере таможенного дела, организацией дознания в системе ФТС России, спецификой производства предварительного расследования в форме дознания, в том числе дознания в сокращенной форме, особенностями организации, производства и процессуального оформления наиболее распространенных процессуальных действий, осуществляемых дознавателями таможенных органов при производстве по уголовным делам, отнесенным законом к их компетенции, а также деятельностью таможенных органов по уголовным делам, по которым обязательно предварительное следствие. Учтено законодательство по состоянию на 1 января 2022 г.</t>
   </si>
   <si>
     <t>978-5-534-15464-1</t>
   </si>
   <si>
     <t>30.609я73</t>
   </si>
   <si>
     <t>21.04.2025</t>
   </si>
   <si>
     <t>ПРЕДВАРИТЕЛЬНОЕ СЛЕДСТВИЕ В ОРГАНАХ ВНУТРЕННИХ ДЕЛ. ВЗАИМОДЕЙСТВИЕ СЛЕДОВАТЕЛЯ С УЧАСТНИКАМИ УГОЛОВНОГО СУДОПРОИЗВОДСТВА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Арестова Е. Н., Есина А. С., Фадеев П. В.</t>
   </si>
   <si>
     <t>Настоящий курс подготовлен на основе действующего уголовно-процессуального законодательства с учетом последних изменений и дополнений, а также сложившейся следственной, прокурорской и судебной практики. Рассмотрены наиболее актуальные вопросы теории и практики взаимодействия следователя с такими участниками уголовного судопроизводства, как суд, защитник (представитель потерпевшего, гражданского истца, гражданского ответчика, адвокат свидетеля), прокурор, руководитель следственного органа и орган дознания. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для курсантов, слушателей, студентов высших учебных заведений, обучающихся по направлению «Юриспруденция», преподавателей, научных и практических работников органов предварительного следствия, а также всех тех, кто интересуется проблемами уголовно-процессуальной деятельности органов внутренних дел.</t>
   </si>
   <si>
     <t>978-5-534-19574-3</t>
   </si>
   <si>
     <t>67.410.2я73</t>
   </si>