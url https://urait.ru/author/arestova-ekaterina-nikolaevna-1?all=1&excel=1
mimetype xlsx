--- v4 (2026-07-02)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>02.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>