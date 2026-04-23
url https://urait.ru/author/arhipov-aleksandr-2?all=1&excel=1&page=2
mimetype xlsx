--- v0 (2026-02-20)
+++ v1 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
-    <t>21.02.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>