--- v1 (2026-04-23)
+++ v2 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
-    <t>23.04.2026</t>
+    <t>13.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -196,72 +196,72 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В издании раскрыты основные аспекты организации деятельности страховых компаний. Последовательно изложено содержание основных бизнес-процессов страхования и особенности законодательного регулирования различных видов страхования на российском страховом рынке. Рассмотрены особенности финансового менеджмента и налогообложения деятельности страховых организаций. Курс включает практикум с расчетными аналитическими заданиями для самостоятельной работы студентов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Страховое дело».</t>
   </si>
   <si>
     <t>978-5-534-18129-6</t>
   </si>
   <si>
     <t>65.271я723</t>
   </si>
   <si>
     <t>13.03.2023</t>
   </si>
   <si>
     <t>СОЦИАЛЬНОЕ СТРАХОВАНИЕ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>В курсе системно излагаются вопросы истории, теории, законодательной основы, понятийный аппарат, виды, методы и тарифы обязательного и добровольного социального страхования в сферах здравоохранения, пенсионного обеспечения и профессиональных рисков. Изложены принципы организации систем медицинского, пенсионного и социального страхования, требования к страховщикам и условиям их работы. Приведены необходимые для понимания курса выдержки из нормативных документов по всем видам социального страхования в России, рассмотрены основные стратегии и концепции социального развития России, приведены формулы для расчета страховых тарифов и дан общий обзор организации социального страхования в развитых зарубежных странах. Курс соответствует федеральным государственным образовательным стандартам высшего образования последнего поколения и профессиональным стандартам «Специалист по страхованию», «Специалист по социальной работе», «Специалист по управлению рисками». Предназначен для студентов бакалавриата, магистратуры и специалитета, обучающихся по направлениям подготовки «Экономика», «Менеджмент», «Социальная работа». Может быть использован в иных системах образования и подготовки кадров.</t>
+    <t>В курсе системно излагаются вопросы истории, теории, законодательной основы, понятийный аппарат, виды, методы и тарифы обязательного и добровольного социального страхования в сферах здравоохранения, пенсионного обеспечения и профессиональных рисков. Изложены принципы организации систем медицинского, пенсионного и социального страхования, требования к страховщикам и условиям их работы. Приведены необходимые для понимания курса выдержки из нормативных документов по всем видам социального страхования в России, рассмотрены основные стратегии и концепции социального развития России, приведены формулы для расчета страховых тарифов и дан общий обзор организации социального страхования в развитых зарубежных странах.</t>
   </si>
   <si>
     <t>978-5-534-16240-0</t>
   </si>
   <si>
     <t>СОЦИАЛЬНОЕ СТРАХОВАНИЕ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В учебнике системно излагаются вопросы истории, теории, законодательной основы, понятийный аппарат, виды, методы и тарифы обязательного и добровольного социального страхования в сферах здравоохранения, пенсионного обеспечения и профессиональных рисков. Изложены принципы организации систем медицинского, пенсионного и социального страхования, требования к страховщикам и условиям их работы. Приведены необходимые для понимания курса выдержки из нормативных документов по всем видам социального страхования в России, рассмотрены основные стратегии и концепции социального развития России, приведены формулы для расчета страховых тарифов и дан общий обзор организации социального страхования в развитых зарубежных странах. Учебник соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.. Предназначен для студентов образовательных учреждений среднего профессионального образования, изучающих экономику, менеджмент и социальную работу.</t>
+    <t>В учебнике системно излагаются вопросы истории, теории, законодательной основы, понятийный аппарат, виды, методы и тарифы обязательного и добровольного социального страхования в сферах здравоохранения, пенсионного обеспечения и профессиональных рисков. Изложены принципы организации систем медицинского, пенсионного и социального страхования, требования к страховщикам и условиям их работы.</t>
   </si>
   <si>
     <t>978-5-534-16336-0</t>
   </si>
   <si>
     <t>16.08.2023</t>
   </si>
   <si>
     <t>СТРАХОВАНИЕ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе представлены основные положения теории страхования, экономические, финансовые, организационные, правовые основы и технологии страховой деятельности. Рассмотрены ключевые понятия, механизмы функционирования российского и международного страхового рынка, его структура, субъекты. Изложены содержание и особенности основных видов страхования на российском страховом рынке, характеристики страховых услуг с акцентом на организационные и технологические аспекты продаж. Рассмотрены особенности бухгалтерского учета, аудита, финансов, финансового менеджмента деятельности страховых организаций. Раскрыты новейшие тенденции в страховании, связанные с цифровизацией, пандемией COVID-19, «зеленым страхованием», а также противодействием страховому мошенничеству. Курс включает практикум с расчетными аналитическими заданиями для самостоятельной работы студентов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по программам бакалавриата по направлению «Экономика», и образовательных учреждений среднего профессионального образования по специальности «Страховое дело».</t>
+    <t>В курсе представлены основные положения теории страхования, экономические, финансовые, организационные, правовые основы и технологии страховой деятельности. Рассмотрены ключевые понятия, механизмы функционирования российского и международного страхового рынка, его структура, субъекты. Изложены содержание и особенности основных видов страхования на российском страховом рынке, характеристики страховых услуг с акцентом на организационные и технологические аспекты продаж. Рассмотрены особенности бухгалтерского учета, аудита, финансов, финансового менеджмента деятельности страховых организаций. Раскрыты новейшие тенденции в страховании, связанные с цифровизацией, пандемией COVID-19, «зеленым страхованием», а также противодействием страховому мошенничеству. Курс включает практикум с расчетными аналитическими заданиями для самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-17677-3</t>
   </si>
   <si>
     <t>30.06.2021</t>
   </si>
   <si>
     <t>СТРАХОВОЙ МЕНЕДЖМЕНТ. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем курсе представлены современные методы управления страховым бизнесом с учетом последних новаций страхового законодательства. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям подготовки "экономика" и "менеджмент" уровней бакалавриат и магистратура. Может использоваться для профессиональной переподготовки и повышения квалификации.</t>
   </si>
   <si>
     <t>978-5-534-14385-0</t>
   </si>
   <si>
     <t>20.04.2022</t>
   </si>
   <si>
     <t>СТРАХОВОЙ МЕНЕДЖМЕНТ. Учебник для СПО</t>
   </si>
   <si>
     <t>В настоящем курсе представлены современные методы управления страховым бизнесом с учетом последних новаций страхового законодательства. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по направлениям подготовки "экономика" и "менеджмент" образовательных учреждений среднего профессионального образования. Может использоваться для профессиональной переподготовки и повышения квалификации.</t>
   </si>
@@ -310,75 +310,75 @@
   <si>
     <t>УЧЕТ И АУДИТ В СТРАХОВЫХ КОМПАНИЯХ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
   </si>
   <si>
     <t>В курсе на основе результатов анализа страхового рынка и проблем его развития рассмотрены вопросы современной теории и методы финансового менеджмента, законодательные основы, понятийный аппарат, практический инструментарий управления финансами в страховом бизнесе. Изложены общие принципы организации и работы страховой организации, экономические, финансовые правовые и математические основы страхового бизнеса. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и аспирантов высших экономических учебных заведений, также может быть использован преподавателями, специалистами системы переподготовки кадров, страховых и брокерских компаний и всеми желающими получить представление об управлении финансами в современном страховом бизнесе.</t>
   </si>
   <si>
     <t>978-5-534-18919-3</t>
   </si>
   <si>
     <t>65.271+65.261я73</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МЕНЕДЖМЕНТ СТРАХОВЫХ ОРГАНИЗАЦИЙ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
-    <t>В учебнике на основе результатов анализа страхового рынка и проблем его развития рассмотрены вопросы современной теории и практические методы финансового менеджмента, законодательные основы, понятийный аппарат, практический инструментарий управления финансами в страховом бизнесе. Изложены общие принципы организации и работы страховой организации, экономические, финансовые правовые и математические основы страхового бизнеса. Курс дополнен словарем специальных терминов. Соответствует актуальным требованиям федеральнфх государственных образовательных стандартов высшего образования. Для студентов и аспирантов высших экономических учебных заведений, также может быть использован преподавателями, специалистами системы переподготовки кадров, страховых и брокерских компаний и всеми желающими получить представление об управлении финансами в современном страховом бизнесе.</t>
+    <t>В курсе на основе результатов анализа страхового рынка и проблем его развития рассмотрены вопросы современной теории и методы финансового менеджмента, законодательные основы, понятийный аппарат, практический инструментарий управления финансами в страховом бизнесе. Изложены общие принципы организации и работы страховой организации, экономические, финансовые правовые и математические основы страхового бизнеса. Курс дополнен словарем специальных терминов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и аспирантов высших экономических учебных заведений, также может быть использован преподавателями, специалистами системы переподготовки кадров, страховых и брокерских компаний и всеми желающими получить представление об управлении финансами в современном страховом бизнесе.</t>
   </si>
   <si>
     <t>978-5-534-18913-1</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МЕНЕДЖМЕНТ СТРАХОВЫХ ОРГАНИЗАЦИЙ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе на основе результатов анализа страхового рынка и проблем его развития рассмотрены вопросы современной теории и методы финансового менеджмента, законодательные основы, понятийный аппарат, практический инструментарий управления финансами в страховом бизнесе. Изложены общие принципы организации и работы страховой организации, экономические, финансовые правовые и математические основы страхового бизнеса. Курс дополнен словарем специальных терминов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, также может быть использован преподавателями, специалистами системы переподготовки кадров, страховых и брокерских компаний и всеми желающими получить представление об управлении финансами в современном страховом бизнесе.</t>
   </si>
   <si>
     <t>978-5-534-18918-6</t>
   </si>
   <si>
     <t>65.271+65.261я723</t>
   </si>
   <si>
     <t>26.08.2024</t>
   </si>
   <si>
     <t>ФИНАНСЫ ОРГАНИЗАЦИЙ: УПРАВЛЕНИЕ ФИНАНСОВЫМИ РИСКАМИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Финансовый риск-менеджмент является универсальной областью знаний, в которой работают специалисты разных направлений — экономисты, в том числе финансисты, а также социологи, математики, философы, экологи, управленцы, политологи. В современном обществе ни один из его субъектов, даже независимо от его участия в предпринимательской деятельности, не свободен от финансовых рисков. Настоящий курс — первый коллективный опыт подготовки учебника по финансовому риск-менеджменту, в котором изложены классические положения теории, методологии, практики управления финансовыми рисками в компаниях реального сектора экономики, финансовых институтах (банках, страховых организациях), а также в секторе государственного управления. Курс включает в себя задачи, задания и вопросы для самостоятельной работы.</t>
+    <t>В курсе представлены теоретические аспекты управления финансовыми рисками, рассмотрены современные методы, процедуры и технологии управления финансовыми рисками. Раскрыты особенности управления финансовыми рисками в различных сферах экономики — на предприятиях реального сектора, в банках, страховых компаниях, у профессиональных участников рынка ценных бумаг, а также управления финансовыми рисками государства. Каждая тема курса снабжена практикумом, в который входят задачи и задания, составленные на основе обобщения практического опыта управления финансовыми рисками финансовых и нефинансовых организаций, органов государственного управления. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Экономика» и «Менеджмент», и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-18735-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>