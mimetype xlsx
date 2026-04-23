--- v2 (2026-02-20)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>21.02.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>