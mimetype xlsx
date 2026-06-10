--- v3 (2026-04-23)
+++ v4 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>23.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,78 +214,78 @@
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии пристальное внимание уделяется вопросам построения эпюр внутренних силовых факторов в различных конструкциях. Изложение теоретического материала сопровождается подробным описанием решения большого количества заданий. Рассмотренные примеры дают возможность студентам приобрести необходимые навыки для решения определенных задач в различных отраслях техники. Книга дополнена большим количеством иллюстраций, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-04576-5</t>
   </si>
   <si>
     <t>03.05.2017</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-04577-2</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ: ПОСТРОЕНИЕ ЭПЮР ВНУТРЕННИХ СИЛОВЫХ ФАКТОРОВ, ИЗГИБ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Учебное пособие включает в себя методику определения внетренних силовых факторов и построение их эпюр, вопросы по определению геометрических характеристик поперечных сечений бруса, необходимых при анализе изгиба, а также методы расчета на прочность при изгибе. Рассмативаемые в пособии примеры расчета на прочность при изгибе изложены достаточно подробно, что позволит студентам лучше овладеть методами прочностных расчетов. Изложение материала в книге сопровождается подробным решением большого числа задач.</t>
+    <t>Учебное пособие включает в себя методику определения внетренних силовых факторов и постоение их эпюр, вопросы по пределеню геометрических характеристик поперечных сечений бруса, необходимых при анализе изгиба, а ракже методы расчета на прочность при изгибе. Рассмативаемые в пособии примеры расчета на прочность при изгибе изложены достаточно подробно, что позволит студентам лучше овладеть методами прочностных расчетов. Изложение материала в книге сопровождается подробным решением большого числа задач.</t>
   </si>
   <si>
     <t>978-5-534-09944-7</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ: ПОСТРОЕНИЕ ЭПЮР ВНУТРЕННИХ СИЛОВЫХ ФАКТОРОВ, ИЗГИБ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебное пособие включает в себя методику определения внетренних силовых факторов и постоение их эпюр, вопросы по пределеню геометрических характеристик поперечных сечений бруса, необходимых при анализе изгиба, а ракже методы расчета на прочность при изгибе. Рассмативаемые в пособии примеры расчета на прочность при изгибе изложены достаточно подробно, что позволит студентам лучше овладеть методами прочностных расчетов. Изложение материала в книге сопровождается подробным решением большого числа задач.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-09945-4</t>
   </si>
   <si>
     <t>18.01.2017</t>
   </si>
   <si>
     <t>ТЕХНИЧЕСКАЯ МЕХАНИКА: СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Настоящий учебник посвящен разделу технической механики — сопротивлению материалов. В нем приведены основные методы расчетов элементов конструкций на прочность и устойчивость, а также представлены решения задач. В конце книги даны контрольные вопросы и задания, а также приложения, позволяющие обучающемуся проверить свою подготовку. В книге теоретический материал изложен в простой и доступной форме, приведено большое количество примеров решения типовых задач с автомобильной направленностью.</t>
   </si>
   <si>
     <t>978-5-534-20614-2</t>
   </si>
   <si>
     <t>ТЕХНИЧЕСКАЯ МЕХАНИКА: СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Настоящий учебник посвящен разделу технической механики — сопротивлению материалов. В нем приведены основные методы расчетов элементов конструкций на прочность и устойчивость, а также представлены решения задач. В конце книги даны контрольные вопросы и задания, а также приложения, позволяющие обучающемуся проверить свою подготовку. В книге теоретический материал изложен в простой т доступной форме, приведено большое количество примеров решения типовых задач с автомобильной направленностью.</t>
   </si>
   <si>
     <t>978-5-534-20615-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1407,191 +1407,191 @@
       <c r="K12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L12" s="9">
         <v>529.0</v>
       </c>
       <c r="M12" s="9">
         <v>579.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>65</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.125</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585288</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>244</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1099.0</v>
       </c>
       <c r="M13" s="9">
         <v>1209.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y13" s="8">
         <v>0.331</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>585385</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>244</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1099.0</v>
       </c>
       <c r="M14" s="9">
         <v>1209.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y14" s="8">
         <v>0.331</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>