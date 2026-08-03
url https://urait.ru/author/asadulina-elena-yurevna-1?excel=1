--- v4 (2026-06-10)
+++ v5 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>10.06.2026</t>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>