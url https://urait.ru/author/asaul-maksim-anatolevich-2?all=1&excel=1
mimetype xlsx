--- v3 (2026-02-27)
+++ v4 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>27.02.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>