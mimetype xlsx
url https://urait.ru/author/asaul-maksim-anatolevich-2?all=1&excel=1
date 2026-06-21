--- v4 (2026-04-21)
+++ v5 (2026-06-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>21.04.2026</t>
+    <t>21.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>09.12.2021</t>
   </si>
   <si>
     <t>АНАЛИЗ И ПРОГНОЗИРОВАНИЕ РЫНКА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Асаул А. Н., Асаул М. А., Старинский В. Н., Щербина Г. Ф. ; Под ред. Асаула А.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Эконометрика. Финансовая математика</t>
   </si>
   <si>
-    <t>Изложены виды и методы анализа рынка, основные этапы анализа сложившихся рыночных условий, стратегическое видение перспектив развития рынка и последовательность этапов определения перспектив развития структуры прогнозируемого рынка. Рассмотрены факторы, усложняющие структуру рынка и основные объекты конъюнктурных исследований. Приведены характерные особенности рыночной конъюнктуры, а также уровни исследования конъюнктуры рынка. Сформулированы предмет и объект экономического прогнозирования, а также основные функции экономического прогнозирования. Рассмотрены методология и технология прогнозирования рыночной конъюнктуры. Дано содержание внешней и внутрипроизводственной информации, обеспечивающей процесс анализа и прогнозирования рыночной конъюнктуры. Изложены методы и практика прогнозирования рыночной конъюнктуры. Показаны организационные этапы работ по анализу и прогнозированию рыночной конъюнктуры. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов по направлениям подготовки «Экономика», «Менеджмент», «Инноватика», а также для всех, кто интересуется проблемами анализа и прогнозирования рыночной конъюнктуры при осуществлении предпринимательской деятельности.</t>
+    <t>Изложены виды и методы анализа рынка, основные этапы анализа сложившихся рыночных условий, стратегическое видение перспектив развития рынка и последовательность этапов определения перспектив развития структуры прогнозируемого рынка. Рассмотрены факторы, усложняющие структуру рынка и основные объекты конъюнктурных исследований. Приведены характерные особенности рыночной конъюнктуры, а также уровни исследования конъюнктуры рынка. Сформулированы предмет и объект экономического прогнозирования, а также основные функции экономического прогнозирования. Рассмотрены методология и технология прогнозирования рыночной конъюнктуры. Курс предназначен для студентов по направлениям подготовки «Экономика», «Менеджмент», «Инноватика», а также для всех, кто интересуется проблемами анализа и прогнозирования рыночной конъюнктуры при осуществлении предпринимательской деятельности.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15179-4</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.08.2022</t>
   </si>
   <si>
     <t>АНАЛИЗ НАУЧНО-ТЕХНИЧЕСКИХ ДАННЫХ И РЕЗУЛЬТАТОВ ИССЛЕДОВАНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Асаул А. Н., Рыбнов Е. И., Щербина Г. Ф., Асаул М. А.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>