--- v5 (2026-06-21)
+++ v6 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>21.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>