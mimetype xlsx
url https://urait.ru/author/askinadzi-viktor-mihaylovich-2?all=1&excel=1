--- v2 (2026-02-14)
+++ v3 (2026-04-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>14.02.2026</t>
+    <t>06.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,96 +130,96 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>24.08.2023</t>
   </si>
   <si>
     <t>ИНВЕСТИЦИИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Аскинадзи В. М., Максимова В. Ф.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
+    <t>Финансы</t>
+  </si>
+  <si>
+    <t>В курсе рассматриваются основные проблемы инвестиционной деятельности, особенности осуществления капитальных вложений, способы формирования и управления портфелем акций и облигаций, а также существующие подходы к оценке результатов инвестиционной деятельности. Особое внимание уделено вопросам, связанным с инвестированием в нефинансовые инструменты. В издании использованы современные подходы к анализу инвестиций, которые помогут в решении практических задач эффективного вложения инвестиций, управления инвестиционными объектами, оценке результатов инвестиционной деятельности. Вопросы для самопроверки после каждой темы помогут лучше усвоить теоретический материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-17743-5</t>
+  </si>
+  <si>
+    <t>65.26я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>01.04.2025</t>
+  </si>
+  <si>
+    <t>ИНВЕСТИЦИИ 3-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
     <t>Инвестиционная деятельность</t>
   </si>
   <si>
-    <t>В курсе рассматриваются основные проблемы инвестиционной деятельности, особенности осуществления капитальных вложений, способы формирования и управления портфелем акций и облигаций, а также существующие подходы к оценке результатов инвестиционной деятельности. Особое внимание уделено вопросам, связанным с инвестированием в нефинансовые инструменты. В издании использованы современные подходы к анализу инвестиций, которые помогут в решении практических задач эффективного вложения инвестиций, управления инвестиционными объектами, оценке результатов инвестиционной деятельности. Вопросы для самопроверки после каждой темы помогут лучше усвоить теоретический материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
-[...25 lines deleted...]
-  <si>
     <t>В курсе рассматриваются основные проблемы инвестиционной деятельности, особенности осуществления капитальных вложений, способы формирования и управления портфелем акций и облигаций, а также существующие подходы к оценке результатов инвестиционной деятельности. В издании использованы современные подходы к анализу инвестиций, которые помогут в решении практических задач эффективного вложения инвестиций, управления инвестиционными объектами, оценке результатов инвестиционной деятельности. Задания для самопроверки после каждой темы помогут лучше усвоить теоретический материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19689-4</t>
   </si>
   <si>
     <t>65.26я723</t>
   </si>
   <si>
     <t>10.11.2023</t>
   </si>
   <si>
     <t>ИНВЕСТИЦИИ. ПРАКТИЧЕСКИЙ КУРС 3-е изд., пер. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Финансы</t>
   </si>
   <si>
     <t>Практикум по курсу «Инвестиции» содержательно соответствует одноименному учебнику В. М. Аскинадзи и В. Ф. Максимовой. В состав Практикума включены тесты, расчетные задания, ситуации и вопросы для обсуждения. В конце книги даны ответы на тестовые задания, приведены решения ключевых задач. Представленные в издании вопросы и задания разработаны авторами в процессе многолетнего преподавания дисциплин инвестиционного профиля в Московском государственном университете экономики, статистики и информатики (МЭСИ) и других высших учебных заведениях Москвы. Главная цель практикума — способствовать качественному усвоению основ инвестиционной деятельности, привитию навыков расчета ключевых показателей инвестиционных проектов, обучению способам формирования оптимальных портфелей с использованием финансовых инструментов, постижению особенностей оценки результатов инвестирования.</t>
   </si>
   <si>
     <t>978-5-534-18395-5</t>
   </si>
   <si>
     <t>65.2/4-56я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -931,121 +931,121 @@
       <c r="J6" s="8">
         <v>256</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1419.0</v>
       </c>
       <c r="M6" s="9">
         <v>1559.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.43</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583304</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>154</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>759.0</v>
       </c>
       <c r="M7" s="9">
         <v>829.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y7" s="8">
         <v>0.244</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>