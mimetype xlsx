--- v3 (2026-04-06)
+++ v4 (2026-05-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>06.04.2026</t>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Инвестиционная деятельность</t>
   </si>
   <si>
     <t>В курсе рассматриваются основные проблемы инвестиционной деятельности, особенности осуществления капитальных вложений, способы формирования и управления портфелем акций и облигаций, а также существующие подходы к оценке результатов инвестиционной деятельности. В издании использованы современные подходы к анализу инвестиций, которые помогут в решении практических задач эффективного вложения инвестиций, управления инвестиционными объектами, оценке результатов инвестиционной деятельности. Задания для самопроверки после каждой темы помогут лучше усвоить теоретический материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19689-4</t>
   </si>
   <si>
     <t>65.26я723</t>
   </si>
   <si>
     <t>10.11.2023</t>
   </si>
   <si>
     <t>ИНВЕСТИЦИИ. ПРАКТИЧЕСКИЙ КУРС 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Практикум по курсу «Инвестиции» содержательно соответствует одноименному учебнику В. М. Аскинадзи и В. Ф. Максимовой. В состав Практикума включены тесты, расчетные задания, ситуации и вопросы для обсуждения. В конце книги даны ответы на тестовые задания, приведены решения ключевых задач. Представленные в издании вопросы и задания разработаны авторами в процессе многолетнего преподавания дисциплин инвестиционного профиля в Московском государственном университете экономики, статистики и информатики (МЭСИ) и других высших учебных заведениях Москвы. Главная цель практикума — способствовать качественному усвоению основ инвестиционной деятельности, привитию навыков расчета ключевых показателей инвестиционных проектов, обучению способам формирования оптимальных портфелей с использованием финансовых инструментов, постижению особенностей оценки результатов инвестирования.</t>
+    <t>Практикум по курсу «Инвестиции» содержательно соответствует одноименному учебнику В. М. Аскинадзи и В. Ф. Максимовой. В состав Практикума включены тесты, расчетные задания, ситуации и вопросы для обсуждения. В конце книги даны ответы на тестовые задания, приведены решения ключевых задач. Представленные в издании вопросы и задания разработаны авторами в процессе многолетнего преподавания дисциплин инвестиционного профиля в Московском государственном университете экономики, статистики и информатики (МЭСИ) и других высших учебных заведениях г. Москвы. Главная цель практикума — способствовать качественному усвоению основ инвестиционной деятельности, привитию навыков расчета ключевых показателей инвестиционных проектов, обучению способам формирования оптимальных портфелей с использованием финансовых инструментов, постижению особенностей оценки результатов инвестирования.</t>
   </si>
   <si>
     <t>978-5-534-18395-5</t>
   </si>
   <si>
     <t>65.2/4-56я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>