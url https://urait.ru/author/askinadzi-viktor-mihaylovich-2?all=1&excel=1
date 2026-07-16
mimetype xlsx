--- v4 (2026-05-26)
+++ v5 (2026-07-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>26.05.2026</t>
+    <t>16.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>