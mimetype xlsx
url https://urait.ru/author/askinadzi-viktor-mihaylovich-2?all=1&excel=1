--- v5 (2026-07-16)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>16.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -843,54 +843,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>386</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2019.0</v>
+        <v>2119.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2219.0</v>
+        <v>2329.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -913,54 +913,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>256</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1419.0</v>
+        <v>1489.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
@@ -983,54 +983,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>154</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>759.0</v>
+        <v>799.0</v>
       </c>
       <c r="M7" s="9">
-        <v>829.0</v>
+        <v>879.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>