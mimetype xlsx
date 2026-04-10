--- v0 (2026-02-21)
+++ v1 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>21.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>