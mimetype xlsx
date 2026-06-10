--- v1 (2026-04-10)
+++ v2 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>10.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,102 +133,105 @@
   <si>
     <t>24.11.2022</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Атапин В. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Материаловедение</t>
   </si>
   <si>
-    <t>Настоящий курс написан на основе материалов лекций, читавшихся автором более 30 лет в Новосибирском государственном техническом университете для студентов машиностроительных специальностей. В нем представлен базовый теоретический курс сопротивления материалов, который сопровождается подробно разобранными примерами. Материал курса предназначен для бакалавров машиностроительных, авиационных, судостроительных и транспортных направлений подготовки в технических университетах. В результате изучения курса студент будет знать принципы и методы расчетов на прочность, жесткость и устойчивость стержней и стержневых систем при простых видах деформации и сложном сопротивлении при статическом и динамическом приложении нагрузок и владеть практическими навыками применения изученных методов.</t>
+    <t>Настоящий курс написан на основе материалов лекций, читавшихся автором более 30 лет в Новосибирском государственном техническом университете для студентов машиностроительных специальностей. В нем представлен базовый теоретический курс сопротивления материалов, который сопровождается подробно разобранными примерами. Материал учебника предназначен для бакалавров машиностроительных, авиационных, судостроительных и транспортных направлений подготовки в технических университетах. В результате изучения курса студент будет знать принципы и методы расчетов на прочность, жесткость и устойчивость стержней и стержневых систем при простых видах деформации и сложном сопротивлении при статическом и динамическом приложении нагрузок и владеть практическими навыками применения изученных методов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15962-2</t>
   </si>
   <si>
     <t>30.121я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.12.2022</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Представлен базовый теоретический курс сопротивления материалов, который сопровождается подробно разобранными примерами. Принятое построение курса (теория, рекомендации для решения задач (процедура для анализа), примеры и короткие задачи) позволяет студенту самостоятельно изучать материал дисциплины независимо от формы обучения. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования машиностроительных, авиационных, судостроительных, транспортных и других инженерно-технических направлений подготовки.</t>
   </si>
   <si>
     <t>978-5-534-15971-4</t>
   </si>
   <si>
     <t>30.121я723</t>
   </si>
   <si>
     <t>29.03.2017</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
+    <t>В учебном пособии раскрыты базовые темы дисциплины «Сопротивление материалов»: растяжение и сжатие, кручение, изгиб, напряженно-деформированное состояние, сложное сопротивление, статически неопределимые системы, устойчивость, динамические задачи. Оно состоит из 26 уроков, в каждом из которых приводятся краткие сведения по теме, рассматриваются примеры с решениями и даются задачи для самостоятельного решения. В пособии приведено большое количество тестовых задач различной сложности. Данное пособие — хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие предназначено студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
+  </si>
+  <si>
+    <t>978-5-534-04124-8</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для СПО</t>
+  </si>
+  <si>
     <t>В учебном пособии раскрыты базовые темы дисциплины «Сопротивление материалов»: растяжение и сжатие, кручение, изгиб, напряженно-деформированное состояние, сложное сопротивление, статически неопределимые системы, устойчивость, динамические задачи. Оно состоит из 26 уроков, в каждом из которых приводятся краткие сведения по теме, рассматриваются примеры с решениями и даются задачи для самостоятельного решения. В пособии приведено большое количество тестовых задач различной сложности. Данное пособие — хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
-  </si>
-[...7 lines deleted...]
-    <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-04128-6</t>
   </si>
   <si>
     <t>02.04.2024</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ. СБОРНИК ЗАДАНИЙ С ПРИМЕРАМИ ИХ РЕШЕНИЙ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Курс содержит 11 заданий по базовым разделам учебной дисциплины «Сопротивление материалов»: растяжение и сжатие, кручение, изгиб, напряженно-деформированное состояние, сложное сопротивление, статически неопределимые системы, устойчивость, динамические задачи. Условия заданий приведены в виде схем и таблиц, по данным которых формируется индивидуальный вариант. Каждое задание сопровождается подробно разобранным примером и его оформлением. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
   </si>
   <si>
     <t>978-5-534-17691-9</t>
   </si>
   <si>
     <t>СОПРОТИВЛЕНИЕ МАТЕРИАЛОВ. СБОРНИК ЗАДАНИЙ С ПРИМЕРАМИ ИХ РЕШЕНИЙ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс содержит 11 заданий по базовым разделам учебной дисциплины «Сопротивление материалов»: растяжение и сжатие, кручение, изгиб, напряженно-деформированное состояние, сложное сопротивление, статически неопределимые системы, устойчивость, динамические задачи. Условия заданий приведены в виде схем и таблиц, по данным которых формируется индивидуальный вариант. Каждое задание сопровождается подробно разобранным примером и его оформлением. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен студентам образовательных учреждений среднего профессионального образования, преподавателям, а также всем интересующимся.</t>
   </si>
@@ -1098,197 +1101,197 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>999.0</v>
       </c>
       <c r="M8" s="9">
         <v>1099.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y8" s="8">
         <v>0.306</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585262</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>122</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="9">
         <v>549.0</v>
       </c>
       <c r="M9" s="9">
         <v>599.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y9" s="8">
         <v>0.132</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>585657</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>122</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L10" s="9">
         <v>549.0</v>
       </c>
       <c r="M10" s="9">
         <v>599.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y10" s="8">
         <v>0.132</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>