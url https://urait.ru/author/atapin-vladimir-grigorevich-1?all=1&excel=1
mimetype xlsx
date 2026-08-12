--- v2 (2026-06-10)
+++ v3 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>10.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>