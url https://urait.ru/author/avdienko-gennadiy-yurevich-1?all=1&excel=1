--- v1 (2026-02-19)
+++ v2 (2026-04-16)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...1 lines deleted...]
-    <t>19.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>17.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,78 +130,81 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>29.12.2017</t>
   </si>
   <si>
     <t>ДИФФЕРЕНЦИАЛЬНАЯ ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Г.Ю. Авдиенко</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология личности</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>В курсе приводятся материалы, раскрывающие суть дифференциальной психологии, рассматриваются фундаментальные проблемы исследуемого предмета. Материалу курса задана практическая направленность в применении психологии индивидуальных различий при организации, проведении и интерпретации результатов психодиагностических исследований гендерных различий в разные возрастные периоды.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19676-4</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>23.12.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ КОРРЕКЦИЯ И РЕАБИЛИТАЦИЯ УЧАСТНИКОВ БОЕВЫХ ДЕЙСТВИЙ 2-е изд. Учебник для бакалавриата и специалитета</t>
   </si>
   <si>
     <t>Авдиенко Г. Ю.</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Технические науки</t>
+  </si>
+  <si>
+    <t>Военное дело и безопасность</t>
   </si>
   <si>
     <t>Курс предназначен для студентов бакалавриата и формирует базовые и прикладные знания о психологических последствиях участия в боевых действиях. Рассматриваются закономерности функционирования психики в экстремальных условиях, феномены боевого стресса, боевой психической травмы и посттравматических стрессовых расстройств, а также методы их диагностики, коррекции и реабилитации. Особое внимание уделяется современным подходам к социально-психологической реадаптации военнослужащих, индивидуальной и групповой психотерапии, психокоррекционным тренингам, методам саморегуляции и первичной психологической помощи. Курс ориентирован на практические задачи профессиональной деятельности психолога в сфере помощи и сопровождения. Материалы курса включают интерактивные тесты, практические задания и кейсы, способствующие формированию профессиональных компетенций и применению полученных знаний в реальных условиях.</t>
   </si>
   <si>
     <t>978-5-534-21904-3</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.06.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ ОБЕСПЕЧЕНИЕ СЛУЖЕБНОЙ ДЕЯТЕЛЬНОСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>В данной книге представлена базовая сумма знаний, необходимых для подготовки психолога силового ведомства. Материалы, рассматриваемые в учебнике, представляют собой систематизацию теоретических и практических подходов к следующим аспектам психологического обеспечения служебной деятельности: организация работы войскового психолога, психологический анализ служебно-боевой деятельности, психологическое обеспечение процесса адаптации к условиям военной службы, психологическое обеспечение боевой подготовки, психология воинского коллектива, психологическое консультирование, психогигиена и психопрофилактика, виктимологическая профилактика. Содержание текста учебника подкрепляется богатым иллюстративным аппаратом. В качестве новизны книги выступает ее прикладной характер, опирающийся на фундаментальные знания психологической науки. Именно это легло в основу описания планирования работы психолога воинской части, методики психологического анализа служебно-боевой деятельности, развития психологических механизмов после получения боевой задачи, алгоритма психологического обеспечения боевой подготовки и т. д. В конце каждой главы предлагаются задания в формате практикума. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов гуманитарного направления, адъюнктов (аспирантов) и преподавателей, а также специалистов психологической работы, морально-психологического обеспечения силовых ведомств Российской Федерации.</t>
   </si>
@@ -928,140 +931,140 @@
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>294</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1589.0</v>
       </c>
       <c r="M6" s="9">
         <v>1749.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y6" s="8">
         <v>0.476</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588404</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>630</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="9">
         <v>2769.0</v>
       </c>
       <c r="M7" s="9">
         <v>3049.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y7" s="8">
         <v>0.775</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>