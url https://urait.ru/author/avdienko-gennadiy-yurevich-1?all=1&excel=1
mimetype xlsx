--- v2 (2026-04-16)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>17.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,72 +163,72 @@
   <si>
     <t>978-5-534-19676-4</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>23.12.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ КОРРЕКЦИЯ И РЕАБИЛИТАЦИЯ УЧАСТНИКОВ БОЕВЫХ ДЕЙСТВИЙ 2-е изд. Учебник для бакалавриата и специалитета</t>
   </si>
   <si>
     <t>Авдиенко Г. Ю.</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Военное дело и безопасность</t>
   </si>
   <si>
-    <t>Курс предназначен для студентов бакалавриата и формирует базовые и прикладные знания о психологических последствиях участия в боевых действиях. Рассматриваются закономерности функционирования психики в экстремальных условиях, феномены боевого стресса, боевой психической травмы и посттравматических стрессовых расстройств, а также методы их диагностики, коррекции и реабилитации. Особое внимание уделяется современным подходам к социально-психологической реадаптации военнослужащих, индивидуальной и групповой психотерапии, психокоррекционным тренингам, методам саморегуляции и первичной психологической помощи. Курс ориентирован на практические задачи профессиональной деятельности психолога в сфере помощи и сопровождения. Материалы курса включают интерактивные тесты, практические задания и кейсы, способствующие формированию профессиональных компетенций и применению полученных знаний в реальных условиях.</t>
+    <t>Курс предназначен для студентов бакалавриата и формирует базовые и прикладные знания о психологических последствиях участия в боевых действиях. Рассматриваются закономерности функционирования психики в экстремальных условиях, феномены боевого стресса, боевой психической травмы и посттравматических стрессовых расстройств, а также методы их диагностики, коррекции и реабилитации. Особое внимание уделяется современным подходам к социально-психологической реадаптации военнослужащих, индивидуальной и групповой психотерапии, психокоррекционным тренингам, методам саморегуляции и первичной психологической помощи. Курс ориентирован на практические задачи профессиональной деятельности психолога в сфере помощи и сопровождения.</t>
   </si>
   <si>
     <t>978-5-534-21904-3</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.06.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ ОБЕСПЕЧЕНИЕ СЛУЖЕБНОЙ ДЕЯТЕЛЬНОСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
-    <t>В данной книге представлена базовая сумма знаний, необходимых для подготовки психолога силового ведомства. Материалы, рассматриваемые в учебнике, представляют собой систематизацию теоретических и практических подходов к следующим аспектам психологического обеспечения служебной деятельности: организация работы войскового психолога, психологический анализ служебно-боевой деятельности, психологическое обеспечение процесса адаптации к условиям военной службы, психологическое обеспечение боевой подготовки, психология воинского коллектива, психологическое консультирование, психогигиена и психопрофилактика, виктимологическая профилактика. Содержание текста учебника подкрепляется богатым иллюстративным аппаратом. В качестве новизны книги выступает ее прикладной характер, опирающийся на фундаментальные знания психологической науки. Именно это легло в основу описания планирования работы психолога воинской части, методики психологического анализа служебно-боевой деятельности, развития психологических механизмов после получения боевой задачи, алгоритма психологического обеспечения боевой подготовки и т. д. В конце каждой главы предлагаются задания в формате практикума. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов гуманитарного направления, адъюнктов (аспирантов) и преподавателей, а также специалистов психологической работы, морально-психологического обеспечения силовых ведомств Российской Федерации.</t>
+    <t>В данной книге представлена базовая сумма знаний, необходимых для подготовки психолога силового ведомства. Материалы, рассматриваемые в учебнике, представляют собой систематизацию теоретических и практических подходов к следующим аспектам психологического обеспечения служебной деятельности: организация работы войскового психолога, психологический анализ служебно-боевой деятельности, психологическое обеспечение процесса адаптации к условиям военной службы, психологическое обеспечение боевой подготовки, психология воинского коллектива, психологическое консультирование, психогигиена и психопрофилактика, виктимологическая профилактика. Содержание текста учебника подкрепляется богатым иллюстративным аппаратом. В качестве новизны книги выступает ее прикладной характер, опирающийся на фундаментальные знания психологической науки.</t>
   </si>
   <si>
     <t>978-5-534-13621-0</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -910,94 +910,94 @@
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>582406</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1589.0</v>
       </c>
       <c r="M6" s="9">
         <v>1749.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.476</v>
+        <v>0.474</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588404</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>