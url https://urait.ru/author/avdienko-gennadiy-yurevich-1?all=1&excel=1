--- v3 (2026-06-03)
+++ v4 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.06.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>