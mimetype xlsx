--- v0 (2026-02-12)
+++ v1 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>12.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>