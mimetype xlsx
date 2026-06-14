--- v1 (2026-04-14)
+++ v2 (2026-06-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+  <si>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,111 +181,108 @@
   <si>
     <t>Книга состоит из семи разделов, которые посвящены исследованию возрастных и индивидуальных особенностей развития ребенка на разных этапах онтогенеза — от рождения до перехода в возрастной статус «младший школьник». В каждом из разделов раскрывается динамика и логика развития психических феноменов в контексте различных теорий и концепций, дается широкая панорама различных взглядов на механизмы, факторы и условия, определяющие траектории развития ребенка, приводятся современные эмпирические данные, иллюстрирующие закономерности психического развития в детском возрасте. Первая часть включает в себя предмет и методы детской психологии, закономерности детского развития, процессуальные и продуктивные виды деятельности в развитии дошкольника, социализацию дошкольника. Каждая глава учебника содержит терминологический словарь (основные понятия), вопросы для самоконтроля и практические задания для самостоятельной работы студентов, список рекомендуемой для изучения литературы.</t>
   </si>
   <si>
     <t>978-5-534-16359-9</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.10.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДОШКОЛЬНОГО ВОЗРАСТА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Книга состоит из семи разделов, которые посвящены исследованию возрастных и индивидуальных особенностей развития ребенка на разных этапах онтогенеза — от рождения до перехода в возрастной статус «младший школьник». В каждом из разделов раскрывается динамика и логика развития психических феноменов в контексте различных теорий и концепций, дается широкая панорама различных взглядов на механизмы, факторы и условия, определяющие траектории развития ребенка, приводятся современные эмпирические данные, иллюстрирующие закономерности психического развития в детском возрасте. Первая часть включает в себя предмет и методы детской психологии, закономерности детского развития, процессуальные и продуктивные виды деятельности в развитии дошкольника (общение, игра, продуктивная деятельность), социализацию дошкольника. Каждая глава учебника содержит терминологический словарь (основные понятия), вопросы для самоконтроля и практические задания для самостоятельной работы студентов, список рекомендуемой для изучения литературы.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16362-9</t>
   </si>
   <si>
     <t>88.8я723</t>
   </si>
   <si>
     <t>04.04.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ИГРЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В курсе приведены основные проблемы формирования и развития детской игры, а также раскрывается роль игры в психическом развитии детей. Рассматривается онтогенез детской игры, приводится структура ролевой игры, а также анализируется психология игрушки. Большое внимание уделено роли игры в общем психическом развитии дошкольника и становлении таких функций, как произвольность, внутренний план действий, символическая функция сознания. Даны методики игровой психотерапии. Все теоретические положения конкретизируются практическим материалом.</t>
   </si>
   <si>
     <t>978-5-534-19298-8</t>
   </si>
   <si>
     <t>88.41я73</t>
   </si>
   <si>
     <t>12.04.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ПОДРОСТКОВОГО ВОЗРАСТА. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Вы держите в руках уникальный курс по психологии подростка, где собраны самые современные исследования развития подростков, смело и вместе с тем очень корректно обсуждаются сложные вопросы полового взросления и рискового поведения в отрочестве, показана логика возрастных изменений и те неизбежные сомнения, конфликты, переживания, которые настигают юных. Сложные понятия и теории объясняются ярко и доступно, а иллюстративные примеры позволяют буквально проникнуть в психику подростка. Это последовательное руководство в понимании психологии подростков, организации направленной помощи и построении эффективных моделей сотрудничества с молодыми людьми. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>Вы держите в руках уникальный учебник по психологии подростка, где собраны самые современные исследования развития подростков, смело и вместе с тем очень корректно, обсуждаются сложные вопросы полового взросления и рискового поведения в отрочестве, показана логика возрастных изменений и те неизбежные сомнения, конфликты, переживания, которые настигают юных. Сложные понятия и теории объясняются ярко и доступно, а иллюстративные примеры позволяют буквально проникнуть в психику подростка. Это последовательное руководство в понимании психологии подростков, организации направленной помощи и построении эффективных моделей сотрудничества с молодыми людьми. Практикум позволяет сразу применять полученные знания в жизни и вооружает читателей готовыми инструментами психологической диагностики, коррекции и психотерапии.</t>
   </si>
   <si>
     <t>978-5-9916-9438-4</t>
   </si>
   <si>
     <t>88.37я73</t>
   </si>
   <si>
     <t>22.01.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ УПРАВЛЕНИЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебном пособии управление рассматривается как процесс принятия решения и реализации индивидуального стиля руководства. Даны разные подходы к менеджменту, описаны стили руководства и психологические особенности группы, приводятся рекомендации по работе с новыми сотрудниками, представлены современные данные о психологии кадрового менеджмента и др. Материал учебного пособия снабжен вопросами и практическими заданиями. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-06138-3</t>
   </si>
   <si>
     <t>88.5(я723)</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ УПРАВЛЕНИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В учебнике управление рассматривается как процесс принятия решения и реализации индивидуального стиля руководства. Затронуты такие вопросы, как модели и этапы принятия решения, даны разные подходы к менеджменту, описаны стили руководства и психологические особенности группы, приводятся рекомендации по работе с новыми сотрудниками, представлены современные данные о психологии кадрового менеджмента, гендерном аспекте управленческой деятельности и др. Материал учебного издания снабжен вопросами и практическими заданиями. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
+    <t>В учебнике управление рассматривается как процесс принятия решения и реализации индивидуального стиля руководства. Затронуты такие вопросы, как модели и этапы принятия решения, даны разные подходы к менеджменту, описаны стили руководства и психологические особенности группы, приводятся рекомендации по работе с новыми сотрудниками, представлены современные данные о психологии кадрового менеджмента, гендерном аспекте управленческой деятельности и др. Материал учебного издания снабжен вопросами и практическими заданиями.</t>
   </si>
   <si>
     <t>978-5-534-05717-1</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1062,341 +1059,341 @@
       <c r="K7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="9">
         <v>2319.0</v>
       </c>
       <c r="M7" s="9">
         <v>2549.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y7" s="8">
         <v>0.668</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>585978</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>227</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="9">
         <v>1029.0</v>
       </c>
       <c r="M8" s="9">
         <v>1129.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.315</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583211</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>394</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L9" s="9">
         <v>2059.0</v>
       </c>
       <c r="M9" s="9">
         <v>2259.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y9" s="8">
         <v>0.597</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586283</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>231</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L10" s="9">
         <v>1299.0</v>
       </c>
       <c r="M10" s="9">
         <v>1429.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y10" s="8">
         <v>0.4</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585977</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>231</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L11" s="9">
         <v>1299.0</v>
       </c>
       <c r="M11" s="9">
         <v>1429.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y11" s="8">
         <v>0.4</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>