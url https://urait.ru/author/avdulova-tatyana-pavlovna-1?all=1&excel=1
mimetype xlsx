--- v2 (2026-06-14)
+++ v3 (2026-08-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>14.06.2026</t>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>