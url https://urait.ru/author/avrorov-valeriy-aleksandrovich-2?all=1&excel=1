--- v2 (2026-02-08)
+++ v3 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>