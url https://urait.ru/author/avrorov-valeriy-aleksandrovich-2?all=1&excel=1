--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,117 +133,114 @@
   <si>
     <t>22.06.2022</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ ПРЕДПРИЯТИЙ ОБЩЕСТВЕННОГО ПИТАНИЯ И СРЕДСТВА ЕГО ОСНАЩЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Авроров В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Пищевая промышленность и общественное питание</t>
   </si>
   <si>
-    <t>Приведено описание устройства и принципа работы отечественного и зарубежного технологического оборудования для предприятий общественного питания и средств его технического оснащения. Дана классификация оборудования. Рассмотрены типовые модели машин и аппаратов для обработки пищевого сырья, получения полуфабрикатов и готовой продукции, вспомогательного оборудования, а также оборудования для обслуживания посетителей, и приведены их технические параметры. Приведены примеры механизированных линий для производства пищевой продукции, используемой в общественном питании. Даны характеристики оборудования специализированных предприятий общественного питания: ресторанов, гриль-баров, коктейль-баров и др. Рассмотрена структура, оборудование и принципы обслуживания посетителей шведского стола, организуемого на предприятиях общественного питания. Приведены типовые механизмы, применяемые в приводах технологического оборудования. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание рекомендуется для студентов вузов в качестве учебника по обязательной дисциплине «Оборудование предприятий общественного питания», обучающихся по направлению подготовки «Технология продукции и организация общественного питания», и, кроме того, может быть полезно для студентов по направлению подготовки «Технологические машины и оборудование», а также для магистрантов и аспирантов.</t>
+    <t>Приведено описание устройства и принципа работы отечественного и зарубежного технологического оборудования для предприятий общественного питания и средств его технического оснащения. Дана классификация оборудования. Рассмотрены типовые модели машин и аппаратов для обработки пищевого сырья, получения полуфабрикатов и готовой продукции, вспомогательного оборудования, а также оборудования для обслуживания посетителей, и приведены их технические параметры. Приведены примеры механизированных линий для производства пищевой продукции, используемой в общественном питании. Даны характеристики оборудования специализированных предприятий общественного питания: ресторанов, гриль-баров, коктейль-баров и др. Рассмотрена структура, оборудование и принципы обслуживания посетителей шведского стола, организуемого на предприятиях общественного питания. Приведены типовые механизмы, применяемые в приводах технологического оборудования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15040-7</t>
   </si>
   <si>
     <t>36.81-5</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.02.2024</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ ПРЕДПРИЯТИЙ ОБЩЕСТВЕННОГО ПИТАНИЯ И СРЕДСТВА ЕГО ОСНАЩЕНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-18237-8</t>
   </si>
   <si>
     <t>03.03.2025</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ ПИЩЕВЫХ ПРОИЗВОДСТВ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Приведены результаты исследований и конструкторских разработок по процессам сушки влагосодержащих материалов с использованием направленно-фокусированного инфракрасного излучения; высокоскоростного роторного диспергирования неоднородных дисперсных систем; компактирования и переработки твердых и влагосодержащих производственных отходов; измельчения, смешивания, транспортирования и многопозиционного распределения сыпучих материалов по емкостям технологического оборудования; вальцевания и формования из раскатанного пласта теста полуфабрикатов мучных изделий. Делается акцент на процессы и конструкторские разработки преимущественно для пищевых и перерабатывающих отраслей агропромышленного комплекса, однако результаты исследований могут представлять интерес и для других отраслей.</t>
   </si>
   <si>
     <t>978-5-534-18770-0</t>
   </si>
   <si>
     <t>36.82я723</t>
   </si>
   <si>
     <t>04.10.2021</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И ОБОРУДОВАНИЕ. МОДЕЛИРОВАНИЕ, ИССЛЕДОВАНИЯ, ИННОВАЦИОННЫЕ КОНСТРУКТОРСКИЕ РАЗРАБОТКИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Приведены результаты исследований и конструкторских разработок по процессам сушки влагосодержащих материалов с использованием направленно-фокусированного инфракрасного излучения; высокоскоростного роторного диспергирования неоднородных дисперсных систем; компактирования и переработки твердых и влагосодержащих производственных отходов; измельчения, смешивания, транспортирования и многопозиционного распределения сыпучих материалов по емкостям технологического оборудования; вальцевания и формования из раскатанного пласта теста полуфабрикатов мучных изделий. Делается акцент на процессы и конструкторские разработки преимущественно для пищевых и перерабатывающих отраслей агропромышленного комплекса, однако результаты исследований могут представлять интерес и для других отраслей. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов в качестве дополнительного материала по дисциплине «Процессы и аппараты пищевых производств», магистрантов и аспирантов по направлениям подготовки «Технологические машины и оборудование», «Технология продукции и организация общественного питания», «Промышленная экология и биотехнологии» и др. Может быть полезно специалистам, занимающимся исследованиями по совершенствованию и интенсификации процессов переработки различных видов материалов и созданием энергосберегающего оборудования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-14802-2</t>
   </si>
   <si>
     <t>36.82я73</t>
   </si>
   <si>
     <t>23.02.2024</t>
   </si>
   <si>
     <t>УПАКОВОЧНЫЕ МАТЕРИАЛЫ И ОБОРУДОВАНИЕ ПИЩЕВЫХ ПРОДУКТОВ. Учебник для СПО</t>
   </si>
   <si>
-    <t>В пособии рассмотрен широкий спектр вопросов, связанных с организацией и технологией упаковочных работ в пищевом производстве. Представлены экономические аспекты процесса фасовки и упаковки пищевой продукции; характеристика упаковочных материалов, разрешенных для применения в пищевой промышленности; анализ основных технологических операций при упаковывании пищевых продуктов. Приведено описание устройства и принципы работы отечественного и зарубежного фасовочно-упаковочного оборудования, аналитические зависимости для определения его технических и технологических параметров. Подробно рассмотрены наиболее широко применяемые механизмы, их кинематика и динамика, а также сведения по выбору рациональных схем механизмов, синхронизации движений исполнительных органов автоматов. Даны рекомендации по проектированию и расчету отдельных элементов фасовочно-упаковочного оборудования. Для студентов высших учебных заведений, обучающихся по направлениям подготовки «Технологические машины и оборудование», профиль «Машины и аппараты пищевых производств»; «Технология продукции и организация общественного питания»; также может быть полезно для магистрантов, аспирантов и специалистов, работающих в области создания фасовочно-упаковочного оборудования.</t>
+    <t>В пособии рассмотрен широкий спектр вопросов, связанных с организацией и технологией упаковочных работ в пищевом производстве. Представлены экономические аспекты процесса фасовки и упаковки пищевой продукции; характеристика упаковочных материалов, разрешенных для применения в пищевой промышленности; анализ основных технологических операций при упаковывании пищевых продуктов. Приведено описание устройства и принципы работы отечественного и зарубежного фасовочно-упаковочного оборудования, аналитические зависимости для определения его технических и технологических параметров. Подробно рассмотрены наиболее широко применяемые механизмы, их кинематика и динамика, а также сведения по выбору рациональных схем механизмов, синхронизации движений исполнительных органов автоматов. Даны рекомендации по проектированию и расчету отдельных элементов фасовочно-упаковочного оборудования.</t>
   </si>
   <si>
     <t>978-5-534-18312-2</t>
   </si>
   <si>
     <t>36я723</t>
   </si>
   <si>
     <t>14.02.2022</t>
   </si>
   <si>
     <t>УПАКОВОЧНЫЕ МАТЕРИАЛЫ И ФАСОВОЧНО-УПАКОВОЧНОЕ ОБОРУДОВАНИЕ ПИЩЕВЫХ ПРОДУКТОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-15113-8</t>
   </si>
   <si>
     <t>36я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1104,201 +1101,201 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1439.0</v>
       </c>
       <c r="M8" s="9">
         <v>1579.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.435</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589566</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>283</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1539.0</v>
       </c>
       <c r="M9" s="9">
         <v>1689.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.463</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589025</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>283</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1539.0</v>
       </c>
       <c r="M10" s="9">
         <v>1689.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.463</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>