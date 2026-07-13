--- v4 (2026-05-24)
+++ v5 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>24.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>