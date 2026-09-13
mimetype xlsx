--- v5 (2026-07-13)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -870,54 +870,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>548</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2769.0</v>
+        <v>2909.0</v>
       </c>
       <c r="M5" s="9">
-        <v>3049.0</v>
+        <v>3199.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -940,54 +940,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>548</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2769.0</v>
+        <v>2909.0</v>
       </c>
       <c r="M6" s="9">
-        <v>3049.0</v>
+        <v>3199.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1010,54 +1010,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>251</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1399.0</v>
+        <v>1469.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1539.0</v>
+        <v>1619.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>52</v>
       </c>
@@ -1080,54 +1080,54 @@
       <c r="B8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>260</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1439.0</v>
+        <v>1509.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1579.0</v>
+        <v>1659.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>56</v>
       </c>
@@ -1150,54 +1150,54 @@
       <c r="B9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>283</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1539.0</v>
+        <v>1619.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1689.0</v>
+        <v>1779.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>61</v>
       </c>
@@ -1220,54 +1220,54 @@
       <c r="B10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>283</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1539.0</v>
+        <v>1619.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1689.0</v>
+        <v>1779.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>65</v>
       </c>